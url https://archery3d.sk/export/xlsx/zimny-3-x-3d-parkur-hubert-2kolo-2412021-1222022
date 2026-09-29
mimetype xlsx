--- v0 (2026-09-08)
+++ v1 (2026-09-29)
@@ -1221,51 +1221,51 @@
       <c r="E6" t="s">
         <v>44</v>
       </c>
       <c r="F6" t="s">
         <v>45</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>41</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="AE6">
         <v>1</v>
       </c>
       <c r="AI6" t="s">
         <v>42</v>
       </c>
       <c r="AJ6">
         <v>55091</v>
       </c>
       <c r="AK6">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="D7" t="s">
         <v>46</v>
       </c>
       <c r="E7" t="s">
         <v>47</v>
       </c>
       <c r="F7" t="s">
         <v>48</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>41</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>49</v>
       </c>
       <c r="AE7">