--- v1 (2026-09-29)
+++ v2 (2026-10-21)
@@ -1291,51 +1291,51 @@
       <c r="F8" t="s">
         <v>52</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>41</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>53</v>
       </c>
       <c r="AE8">
         <v>1</v>
       </c>
       <c r="AI8" t="s">
         <v>42</v>
       </c>
       <c r="AJ8">
         <v>54768</v>
       </c>
       <c r="AK8">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="D9" t="s">
         <v>54</v>
       </c>
       <c r="E9" t="s">
         <v>55</v>
       </c>
       <c r="F9" t="s">
         <v>56</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>41</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>35</v>
       </c>
       <c r="AE9">