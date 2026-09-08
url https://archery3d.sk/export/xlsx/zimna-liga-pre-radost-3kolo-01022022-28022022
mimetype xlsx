--- v0 (2026-08-19)
+++ v1 (2026-09-08)
@@ -1999,51 +1999,51 @@
       <c r="F20" t="s">
         <v>102</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I20" t="s">
         <v>75</v>
       </c>
       <c r="J20" t="s">
         <v>103</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AI20" t="s">
         <v>92</v>
       </c>
       <c r="AJ20">
         <v>54897</v>
       </c>
       <c r="AK20">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
         <v>79</v>
       </c>
       <c r="E21" t="s">
         <v>53</v>
       </c>
       <c r="F21" t="s">
         <v>104</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I21" t="s">
         <v>75</v>
       </c>
       <c r="J21" t="s">
         <v>82</v>
       </c>
       <c r="AE21">