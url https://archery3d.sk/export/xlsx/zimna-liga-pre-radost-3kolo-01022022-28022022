--- v1 (2026-09-08)
+++ v2 (2026-10-21)
@@ -1443,51 +1443,51 @@
       <c r="E3" t="s">
         <v>24</v>
       </c>
       <c r="F3" t="s">
         <v>25</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="AE3">
         <v>1</v>
       </c>
       <c r="AI3" t="s">
         <v>29</v>
       </c>
       <c r="AJ3">
         <v>55059</v>
       </c>
       <c r="AK3">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="D4" t="s">
         <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>31</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="AE4">
         <v>1</v>
       </c>
       <c r="AI4" t="s">
         <v>29</v>
       </c>
       <c r="AJ4">
@@ -3494,51 +3494,51 @@
       <c r="F67" t="s">
         <v>236</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H67" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I67" t="s">
         <v>160</v>
       </c>
       <c r="J67" t="s">
         <v>38</v>
       </c>
       <c r="AE67">
         <v>1</v>
       </c>
       <c r="AI67" t="s">
         <v>221</v>
       </c>
       <c r="AJ67">
         <v>55738</v>
       </c>
       <c r="AK67">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="68" spans="1:37">
       <c r="D68" t="s">
         <v>237</v>
       </c>
       <c r="E68" t="s">
         <v>106</v>
       </c>
       <c r="F68" t="s">
         <v>238</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H68" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I68" t="s">
         <v>160</v>
       </c>
       <c r="J68" t="s">
         <v>71</v>
       </c>
       <c r="AE68">