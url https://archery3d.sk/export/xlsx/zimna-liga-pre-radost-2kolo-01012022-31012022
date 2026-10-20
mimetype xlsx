--- v1 (2026-09-08)
+++ v2 (2026-10-20)
@@ -1507,51 +1507,51 @@
       <c r="E8" t="s">
         <v>47</v>
       </c>
       <c r="F8" t="s">
         <v>48</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="AE8">
         <v>1</v>
       </c>
       <c r="AI8" t="s">
         <v>30</v>
       </c>
       <c r="AJ8">
         <v>54266</v>
       </c>
       <c r="AK8">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="D9" t="s">
         <v>49</v>
       </c>
       <c r="E9" t="s">
         <v>50</v>
       </c>
       <c r="F9" t="s">
         <v>51</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>41</v>
       </c>
       <c r="AE9">
@@ -3038,51 +3038,51 @@
       <c r="F58" t="s">
         <v>198</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H58" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I58" t="s">
         <v>142</v>
       </c>
       <c r="J58" t="s">
         <v>41</v>
       </c>
       <c r="AE58">
         <v>1</v>
       </c>
       <c r="AI58" t="s">
         <v>193</v>
       </c>
       <c r="AJ58">
         <v>54324</v>
       </c>
       <c r="AK58">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="59" spans="1:37">
       <c r="D59" t="s">
         <v>159</v>
       </c>
       <c r="E59" t="s">
         <v>128</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I59" t="s">
         <v>142</v>
       </c>
       <c r="J59" t="s">
         <v>64</v>
       </c>
       <c r="AE59">
         <v>1</v>
       </c>
       <c r="AI59" t="s">