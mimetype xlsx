--- v0 (2026-08-19)
+++ v1 (2026-09-08)
@@ -1830,51 +1830,51 @@
       <c r="F18" t="s">
         <v>93</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I18" t="s">
         <v>69</v>
       </c>
       <c r="J18" t="s">
         <v>94</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AI18" t="s">
         <v>85</v>
       </c>
       <c r="AJ18">
         <v>54217</v>
       </c>
       <c r="AK18">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>66</v>
       </c>
       <c r="E19" t="s">
         <v>95</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I19" t="s">
         <v>69</v>
       </c>
       <c r="J19" t="s">
         <v>70</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AI19" t="s">