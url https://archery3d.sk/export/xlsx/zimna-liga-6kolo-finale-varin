--- v0 (2026-09-09)
+++ v1 (2026-10-21)
@@ -2544,51 +2544,51 @@
       <c r="F15" t="s">
         <v>74</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I15" t="s">
         <v>27</v>
       </c>
       <c r="J15" t="s">
         <v>75</v>
       </c>
       <c r="AE15">
         <v>1</v>
       </c>
       <c r="AI15" t="s">
         <v>55</v>
       </c>
       <c r="AJ15">
         <v>7547</v>
       </c>
       <c r="AK15">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
         <v>76</v>
       </c>
       <c r="E16" t="s">
         <v>77</v>
       </c>
       <c r="F16" t="s">
         <v>78</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I16" t="s">
         <v>27</v>
       </c>
       <c r="J16" t="s">
         <v>59</v>
       </c>
       <c r="AE16">
@@ -2960,51 +2960,51 @@
       <c r="E28" t="s">
         <v>93</v>
       </c>
       <c r="F28" t="s">
         <v>123</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I28" t="s">
         <v>105</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AI28" t="s">
         <v>117</v>
       </c>
       <c r="AJ28">
         <v>7774</v>
       </c>
       <c r="AK28">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
         <v>124</v>
       </c>
       <c r="E29" t="s">
         <v>64</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I29" t="s">
         <v>105</v>
       </c>
       <c r="J29" t="s">
         <v>125</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AI29" t="s">
@@ -6865,51 +6865,51 @@
       <c r="F149" t="s">
         <v>465</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H149" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I149" t="s">
         <v>332</v>
       </c>
       <c r="J149" t="s">
         <v>466</v>
       </c>
       <c r="AE149">
         <v>1</v>
       </c>
       <c r="AI149" t="s">
         <v>421</v>
       </c>
       <c r="AJ149">
         <v>7413</v>
       </c>
       <c r="AK149">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="150" spans="1:37">
       <c r="D150" t="s">
         <v>467</v>
       </c>
       <c r="E150" t="s">
         <v>51</v>
       </c>
       <c r="F150" t="s">
         <v>468</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H150" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I150" t="s">
         <v>332</v>
       </c>
       <c r="AE150">
         <v>1</v>
       </c>
       <c r="AI150" t="s">
@@ -7118,51 +7118,51 @@
       <c r="F157" t="s">
         <v>488</v>
       </c>
       <c r="G157" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H157" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I157" t="s">
         <v>332</v>
       </c>
       <c r="J157" t="s">
         <v>75</v>
       </c>
       <c r="AE157">
         <v>1</v>
       </c>
       <c r="AI157" t="s">
         <v>471</v>
       </c>
       <c r="AJ157">
         <v>7555</v>
       </c>
       <c r="AK157">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="158" spans="1:37">
       <c r="D158" t="s">
         <v>489</v>
       </c>
       <c r="E158" t="s">
         <v>490</v>
       </c>
       <c r="F158" t="s">
         <v>491</v>
       </c>
       <c r="G158" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H158" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I158" t="s">
         <v>332</v>
       </c>
       <c r="AE158">
         <v>1</v>
       </c>
       <c r="AI158" t="s">