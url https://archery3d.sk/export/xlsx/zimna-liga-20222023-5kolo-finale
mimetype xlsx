--- v0 (2026-09-09)
+++ v1 (2026-10-21)
@@ -1710,86 +1710,86 @@
       <c r="G9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>53</v>
       </c>
       <c r="AE9">
         <v>1</v>
       </c>
       <c r="AF9">
         <v>18.0</v>
       </c>
       <c r="AI9" t="s">
         <v>30</v>
       </c>
       <c r="AJ9">
         <v>69960</v>
       </c>
       <c r="AK9">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
         <v>54</v>
       </c>
       <c r="E10" t="s">
         <v>55</v>
       </c>
       <c r="F10" t="s">
         <v>56</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="AE10">
         <v>1</v>
       </c>
       <c r="AF10">
         <v>18.0</v>
       </c>
       <c r="AI10" t="s">
         <v>30</v>
       </c>
       <c r="AJ10">
         <v>67669</v>
       </c>
       <c r="AK10">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="D11" t="s">
         <v>31</v>
       </c>
       <c r="E11" t="s">
         <v>57</v>
       </c>
       <c r="F11" t="s">
         <v>58</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>34</v>
       </c>
       <c r="AF11">
@@ -2339,50 +2339,53 @@
       </c>
       <c r="E27" t="s">
         <v>117</v>
       </c>
       <c r="F27" t="s">
         <v>118</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I27" t="s">
         <v>99</v>
       </c>
       <c r="AF27">
         <v>12.0</v>
       </c>
       <c r="AI27" t="s">
         <v>111</v>
       </c>
       <c r="AJ27">
         <v>69937</v>
       </c>
+      <c r="AK27">
+        <v>4</v>
+      </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
         <v>119</v>
       </c>
       <c r="E28" t="s">
         <v>120</v>
       </c>
       <c r="F28" t="s">
         <v>121</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I28" t="s">
         <v>99</v>
       </c>
       <c r="J28" t="s">
         <v>122</v>
       </c>
       <c r="AE28">
         <v>1</v>
@@ -3728,51 +3731,51 @@
       <c r="G67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H67" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I67" t="s">
         <v>206</v>
       </c>
       <c r="J67" t="s">
         <v>247</v>
       </c>
       <c r="AE67">
         <v>1</v>
       </c>
       <c r="AF67">
         <v>18.0</v>
       </c>
       <c r="AI67" t="s">
         <v>224</v>
       </c>
       <c r="AJ67">
         <v>67976</v>
       </c>
       <c r="AK67">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="68" spans="1:37">
       <c r="D68" t="s">
         <v>248</v>
       </c>
       <c r="E68" t="s">
         <v>74</v>
       </c>
       <c r="F68" t="s">
         <v>249</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H68" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I68" t="s">
         <v>206</v>
       </c>
       <c r="AF68">
         <v>12.0</v>
       </c>
       <c r="AI68" t="s">