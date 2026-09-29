--- v0 (2026-09-08)
+++ v1 (2026-09-29)
@@ -2087,51 +2087,51 @@
       <c r="F13" t="s">
         <v>67</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>41</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="AE13">
         <v>1</v>
       </c>
       <c r="AF13">
         <v>18.0</v>
       </c>
       <c r="AI13" t="s">
         <v>43</v>
       </c>
       <c r="AJ13">
         <v>67667</v>
       </c>
       <c r="AK13">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
         <v>68</v>
       </c>
       <c r="E14" t="s">
         <v>69</v>
       </c>
       <c r="F14" t="s">
         <v>70</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>41</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
         <v>71</v>
       </c>
       <c r="AE14">
@@ -3856,51 +3856,51 @@
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I65" t="s">
         <v>164</v>
       </c>
       <c r="J65" t="s">
         <v>90</v>
       </c>
       <c r="AE65">
         <v>1</v>
       </c>
       <c r="AF65">
         <v>18.0</v>
       </c>
       <c r="AI65" t="s">
         <v>223</v>
       </c>
       <c r="AJ65">
         <v>68024</v>
       </c>
       <c r="AK65">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
         <v>56</v>
       </c>
       <c r="E66" t="s">
         <v>234</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>97</v>
       </c>
       <c r="I66" t="s">
         <v>164</v>
       </c>
       <c r="AF66">
         <v>12.0</v>
       </c>
       <c r="AI66" t="s">
         <v>223</v>
       </c>
       <c r="AJ66">
@@ -5046,51 +5046,51 @@
       <c r="G99" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H99" s="4" t="s">
         <v>41</v>
       </c>
       <c r="I99" t="s">
         <v>270</v>
       </c>
       <c r="J99" t="s">
         <v>59</v>
       </c>
       <c r="AE99">
         <v>1</v>
       </c>
       <c r="AF99">
         <v>18.0</v>
       </c>
       <c r="AI99" t="s">
         <v>304</v>
       </c>
       <c r="AJ99">
         <v>66975</v>
       </c>
       <c r="AK99">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="100" spans="1:37">
       <c r="D100" t="s">
         <v>331</v>
       </c>
       <c r="E100" t="s">
         <v>196</v>
       </c>
       <c r="F100" t="s">
         <v>332</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H100" s="4" t="s">
         <v>41</v>
       </c>
       <c r="I100" t="s">
         <v>270</v>
       </c>
       <c r="J100" t="s">
         <v>160</v>
       </c>
       <c r="AE100">
@@ -5518,51 +5518,51 @@
       <c r="G113" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H113" s="4" t="s">
         <v>41</v>
       </c>
       <c r="I113" t="s">
         <v>270</v>
       </c>
       <c r="J113" t="s">
         <v>90</v>
       </c>
       <c r="AE113">
         <v>1</v>
       </c>
       <c r="AF113">
         <v>18.0</v>
       </c>
       <c r="AI113" t="s">
         <v>349</v>
       </c>
       <c r="AJ113">
         <v>68025</v>
       </c>
       <c r="AK113">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="114" spans="1:37">
       <c r="D114" t="s">
         <v>358</v>
       </c>
       <c r="E114" t="s">
         <v>359</v>
       </c>
       <c r="F114" t="s">
         <v>360</v>
       </c>
       <c r="G114" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H114" s="4" t="s">
         <v>41</v>
       </c>
       <c r="I114" t="s">
         <v>270</v>
       </c>
       <c r="J114" t="s">
         <v>160</v>
       </c>
       <c r="AE114">