--- v1 (2026-09-29)
+++ v2 (2026-10-20)
@@ -2224,51 +2224,51 @@
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="4" t="s">
         <v>41</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>80</v>
       </c>
       <c r="AE17">
         <v>1</v>
       </c>
       <c r="AF17">
         <v>18.0</v>
       </c>
       <c r="AI17" t="s">
         <v>43</v>
       </c>
       <c r="AJ17">
         <v>67213</v>
       </c>
       <c r="AK17">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>81</v>
       </c>
       <c r="E18" t="s">
         <v>82</v>
       </c>
       <c r="F18" t="s">
         <v>83</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="4" t="s">
         <v>41</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
         <v>42</v>
       </c>
       <c r="AE18">