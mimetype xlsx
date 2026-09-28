--- v0 (2026-08-08)
+++ v1 (2026-09-28)
@@ -1708,51 +1708,51 @@
       <c r="E8" t="s">
         <v>54</v>
       </c>
       <c r="F8" t="s">
         <v>55</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>50</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="AE8">
         <v>1</v>
       </c>
       <c r="AI8" t="s">
         <v>52</v>
       </c>
       <c r="AJ8">
         <v>37980</v>
       </c>
       <c r="AK8">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="D9" t="s">
         <v>56</v>
       </c>
       <c r="E9" t="s">
         <v>57</v>
       </c>
       <c r="F9" t="s">
         <v>58</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>50</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>46</v>
       </c>
       <c r="AE9">
@@ -3677,51 +3677,51 @@
       <c r="F70" t="s">
         <v>257</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>50</v>
       </c>
       <c r="I70" t="s">
         <v>212</v>
       </c>
       <c r="J70" t="s">
         <v>200</v>
       </c>
       <c r="AE70">
         <v>1</v>
       </c>
       <c r="AI70" t="s">
         <v>255</v>
       </c>
       <c r="AJ70">
         <v>38436</v>
       </c>
       <c r="AK70">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="71" spans="1:37">
       <c r="D71" t="s">
         <v>258</v>
       </c>
       <c r="E71" t="s">
         <v>259</v>
       </c>
       <c r="F71" t="s">
         <v>260</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>50</v>
       </c>
       <c r="I71" t="s">
         <v>212</v>
       </c>
       <c r="J71" t="s">
         <v>261</v>
       </c>
       <c r="AE71">