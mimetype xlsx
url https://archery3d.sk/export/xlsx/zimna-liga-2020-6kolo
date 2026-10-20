--- v1 (2026-09-28)
+++ v2 (2026-10-20)
@@ -1743,51 +1743,51 @@
       <c r="F9" t="s">
         <v>58</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>50</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>46</v>
       </c>
       <c r="AE9">
         <v>1</v>
       </c>
       <c r="AI9" t="s">
         <v>52</v>
       </c>
       <c r="AJ9">
         <v>36967</v>
       </c>
       <c r="AK9">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
         <v>59</v>
       </c>
       <c r="E10" t="s">
         <v>60</v>
       </c>
       <c r="F10" t="s">
         <v>61</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>50</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="AE10">
         <v>1</v>
       </c>
       <c r="AI10" t="s">
@@ -2042,51 +2042,51 @@
       <c r="E19" t="s">
         <v>92</v>
       </c>
       <c r="F19" t="s">
         <v>93</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>50</v>
       </c>
       <c r="I19" t="s">
         <v>88</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AI19" t="s">
         <v>90</v>
       </c>
       <c r="AJ19">
         <v>38462</v>
       </c>
       <c r="AK19">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>94</v>
       </c>
       <c r="E20" t="s">
         <v>95</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>50</v>
       </c>
       <c r="I20" t="s">
         <v>88</v>
       </c>
       <c r="J20" t="s">
         <v>96</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AI20" t="s">