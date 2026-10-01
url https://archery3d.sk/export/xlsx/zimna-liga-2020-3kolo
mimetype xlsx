--- v0 (2026-09-08)
+++ v1 (2026-10-01)
@@ -2514,86 +2514,86 @@
       <c r="E18" t="s">
         <v>82</v>
       </c>
       <c r="F18" t="s">
         <v>83</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>66</v>
       </c>
       <c r="I18" t="s">
         <v>27</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AI18" t="s">
         <v>68</v>
       </c>
       <c r="AJ18">
         <v>37276</v>
       </c>
       <c r="AK18">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>84</v>
       </c>
       <c r="E19" t="s">
         <v>85</v>
       </c>
       <c r="F19" t="s">
         <v>86</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>66</v>
       </c>
       <c r="I19" t="s">
         <v>27</v>
       </c>
       <c r="J19" t="s">
         <v>61</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AI19" t="s">
         <v>68</v>
       </c>
       <c r="AJ19">
         <v>36842</v>
       </c>
       <c r="AK19">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>87</v>
       </c>
       <c r="E20" t="s">
         <v>88</v>
       </c>
       <c r="F20" t="s">
         <v>89</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>66</v>
       </c>
       <c r="I20" t="s">
         <v>27</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AI20" t="s">
@@ -3080,51 +3080,51 @@
       <c r="E37" t="s">
         <v>100</v>
       </c>
       <c r="F37" t="s">
         <v>142</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>66</v>
       </c>
       <c r="I37" t="s">
         <v>120</v>
       </c>
       <c r="AE37">
         <v>1</v>
       </c>
       <c r="AI37" t="s">
         <v>130</v>
       </c>
       <c r="AJ37">
         <v>35821</v>
       </c>
       <c r="AK37">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
         <v>126</v>
       </c>
       <c r="E38" t="s">
         <v>127</v>
       </c>
       <c r="F38" t="s">
         <v>143</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H38" s="6" t="s">
         <v>96</v>
       </c>
       <c r="I38" t="s">
         <v>120</v>
       </c>
       <c r="J38" t="s">
         <v>129</v>
       </c>
       <c r="AE38">
@@ -6042,51 +6042,51 @@
       <c r="F132" t="s">
         <v>411</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H132" s="5" t="s">
         <v>66</v>
       </c>
       <c r="I132" t="s">
         <v>316</v>
       </c>
       <c r="J132" t="s">
         <v>277</v>
       </c>
       <c r="AE132">
         <v>1</v>
       </c>
       <c r="AI132" t="s">
         <v>379</v>
       </c>
       <c r="AJ132">
         <v>37050</v>
       </c>
       <c r="AK132">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="133" spans="1:37">
       <c r="D133" t="s">
         <v>38</v>
       </c>
       <c r="E133" t="s">
         <v>206</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H133" s="5" t="s">
         <v>66</v>
       </c>
       <c r="I133" t="s">
         <v>316</v>
       </c>
       <c r="J133" t="s">
         <v>269</v>
       </c>
       <c r="AE133">
         <v>1</v>
       </c>
       <c r="AI133" t="s">
@@ -6620,51 +6620,51 @@
       <c r="F151" t="s">
         <v>450</v>
       </c>
       <c r="G151" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H151" s="5" t="s">
         <v>66</v>
       </c>
       <c r="I151" t="s">
         <v>316</v>
       </c>
       <c r="J151" t="s">
         <v>43</v>
       </c>
       <c r="AE151">
         <v>1</v>
       </c>
       <c r="AI151" t="s">
         <v>428</v>
       </c>
       <c r="AJ151">
         <v>36264</v>
       </c>
       <c r="AK151">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="152" spans="1:37">
       <c r="D152" t="s">
         <v>451</v>
       </c>
       <c r="E152" t="s">
         <v>452</v>
       </c>
       <c r="F152" t="s">
         <v>453</v>
       </c>
       <c r="G152" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H152" s="5" t="s">
         <v>66</v>
       </c>
       <c r="I152" t="s">
         <v>316</v>
       </c>
       <c r="J152" t="s">
         <v>328</v>
       </c>
       <c r="AE152">