--- v0 (2026-09-10)
+++ v1 (2026-10-21)
@@ -2012,51 +2012,51 @@
       <c r="F7" t="s">
         <v>50</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>41</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>51</v>
       </c>
       <c r="AE7">
         <v>1</v>
       </c>
       <c r="AI7" t="s">
         <v>43</v>
       </c>
       <c r="AJ7">
         <v>35583</v>
       </c>
       <c r="AK7">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="D8" t="s">
         <v>52</v>
       </c>
       <c r="E8" t="s">
         <v>53</v>
       </c>
       <c r="F8" t="s">
         <v>54</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>41</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="AE8">
         <v>1</v>
       </c>
       <c r="AI8" t="s">
@@ -5630,51 +5630,51 @@
       <c r="F121" t="s">
         <v>398</v>
       </c>
       <c r="G121" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H121" s="4" t="s">
         <v>41</v>
       </c>
       <c r="I121" t="s">
         <v>278</v>
       </c>
       <c r="J121" t="s">
         <v>399</v>
       </c>
       <c r="AE121">
         <v>1</v>
       </c>
       <c r="AI121" t="s">
         <v>381</v>
       </c>
       <c r="AJ121">
         <v>36282</v>
       </c>
       <c r="AK121">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="122" spans="1:37">
       <c r="D122" t="s">
         <v>396</v>
       </c>
       <c r="E122" t="s">
         <v>260</v>
       </c>
       <c r="F122" t="s">
         <v>400</v>
       </c>
       <c r="G122" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H122" s="4" t="s">
         <v>41</v>
       </c>
       <c r="I122" t="s">
         <v>278</v>
       </c>
       <c r="J122" t="s">
         <v>242</v>
       </c>
       <c r="AE122">