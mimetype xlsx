--- v0 (2026-09-09)
+++ v1 (2026-10-22)
@@ -2297,83 +2297,83 @@
       <c r="E7" t="s">
         <v>48</v>
       </c>
       <c r="F7" t="s">
         <v>49</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>50</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="AE7">
         <v>1</v>
       </c>
       <c r="AI7" t="s">
         <v>51</v>
       </c>
       <c r="AJ7">
         <v>27200</v>
       </c>
       <c r="AK7">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="D8" t="s">
         <v>52</v>
       </c>
       <c r="E8" t="s">
         <v>53</v>
       </c>
       <c r="F8" t="s">
         <v>54</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>50</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="AE8">
         <v>1</v>
       </c>
       <c r="AI8" t="s">
         <v>51</v>
       </c>
       <c r="AJ8">
         <v>25439</v>
       </c>
       <c r="AK8">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="D9" t="s">
         <v>55</v>
       </c>
       <c r="E9" t="s">
         <v>56</v>
       </c>
       <c r="F9" t="s">
         <v>57</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>50</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>58</v>
       </c>
       <c r="AE9">
@@ -2751,51 +2751,51 @@
       <c r="E21" t="s">
         <v>110</v>
       </c>
       <c r="F21" t="s">
         <v>111</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>50</v>
       </c>
       <c r="I21" t="s">
         <v>96</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AI21" t="s">
         <v>112</v>
       </c>
       <c r="AJ21">
         <v>25609</v>
       </c>
       <c r="AK21">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>113</v>
       </c>
       <c r="E22" t="s">
         <v>114</v>
       </c>
       <c r="F22" t="s">
         <v>115</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>50</v>
       </c>
       <c r="I22" t="s">
         <v>96</v>
       </c>
       <c r="J22" t="s">
         <v>116</v>
       </c>
       <c r="AE22">
@@ -6445,51 +6445,51 @@
       <c r="F137" t="s">
         <v>451</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H137" s="5" t="s">
         <v>50</v>
       </c>
       <c r="I137" t="s">
         <v>317</v>
       </c>
       <c r="J137" t="s">
         <v>395</v>
       </c>
       <c r="AE137">
         <v>1</v>
       </c>
       <c r="AI137" t="s">
         <v>396</v>
       </c>
       <c r="AJ137">
         <v>27374</v>
       </c>
       <c r="AK137">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="138" spans="1:37">
       <c r="D138" t="s">
         <v>381</v>
       </c>
       <c r="E138" t="s">
         <v>452</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H138" s="5" t="s">
         <v>50</v>
       </c>
       <c r="I138" t="s">
         <v>317</v>
       </c>
       <c r="J138" t="s">
         <v>132</v>
       </c>
       <c r="AE138">
         <v>1</v>
       </c>
       <c r="AI138" t="s">