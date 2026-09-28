--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -2109,51 +2109,51 @@
       <c r="E15" t="s">
         <v>67</v>
       </c>
       <c r="F15" t="s">
         <v>68</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I15" t="s">
         <v>27</v>
       </c>
       <c r="AE15">
         <v>1</v>
       </c>
       <c r="AI15" t="s">
         <v>70</v>
       </c>
       <c r="AJ15">
         <v>25883</v>
       </c>
       <c r="AK15">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
         <v>71</v>
       </c>
       <c r="E16" t="s">
         <v>72</v>
       </c>
       <c r="F16" t="s">
         <v>73</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I16" t="s">
         <v>27</v>
       </c>
       <c r="J16" t="s">
         <v>74</v>
       </c>
       <c r="AE16">
@@ -4335,51 +4335,51 @@
       <c r="F87" t="s">
         <v>299</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H87" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I87" t="s">
         <v>254</v>
       </c>
       <c r="J87" t="s">
         <v>287</v>
       </c>
       <c r="AE87">
         <v>1</v>
       </c>
       <c r="AI87" t="s">
         <v>295</v>
       </c>
       <c r="AJ87">
         <v>25615</v>
       </c>
       <c r="AK87">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="88" spans="1:37">
       <c r="D88" t="s">
         <v>300</v>
       </c>
       <c r="E88" t="s">
         <v>301</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I88" t="s">
         <v>254</v>
       </c>
       <c r="J88" t="s">
         <v>175</v>
       </c>
       <c r="AE88">
         <v>1</v>
       </c>
       <c r="AI88" t="s">
@@ -5029,51 +5029,51 @@
       <c r="F110" t="s">
         <v>339</v>
       </c>
       <c r="G110" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H110" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I110" t="s">
         <v>254</v>
       </c>
       <c r="J110" t="s">
         <v>33</v>
       </c>
       <c r="AE110">
         <v>1</v>
       </c>
       <c r="AI110" t="s">
         <v>334</v>
       </c>
       <c r="AJ110">
         <v>25699</v>
       </c>
       <c r="AK110">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="111" spans="1:37">
       <c r="D111" t="s">
         <v>340</v>
       </c>
       <c r="E111" t="s">
         <v>341</v>
       </c>
       <c r="F111" t="s">
         <v>342</v>
       </c>
       <c r="G111" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H111" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I111" t="s">
         <v>254</v>
       </c>
       <c r="J111" t="s">
         <v>132</v>
       </c>
       <c r="AE111">