--- v0 (2026-09-09)
+++ v1 (2026-10-22)
@@ -2089,86 +2089,86 @@
       <c r="E8" t="s">
         <v>55</v>
       </c>
       <c r="F8" t="s">
         <v>56</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="AE8">
         <v>1</v>
       </c>
       <c r="AI8" t="s">
         <v>53</v>
       </c>
       <c r="AJ8">
         <v>24801</v>
       </c>
       <c r="AK8">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="D9" t="s">
         <v>57</v>
       </c>
       <c r="E9" t="s">
         <v>58</v>
       </c>
       <c r="F9" t="s">
         <v>59</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>29</v>
       </c>
       <c r="AE9">
         <v>1</v>
       </c>
       <c r="AI9" t="s">
         <v>53</v>
       </c>
       <c r="AJ9">
         <v>24803</v>
       </c>
       <c r="AK9">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
         <v>60</v>
       </c>
       <c r="E10" t="s">
         <v>61</v>
       </c>
       <c r="F10" t="s">
         <v>62</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>63</v>
       </c>
       <c r="AE10">
@@ -2540,51 +2540,51 @@
       <c r="E22" t="s">
         <v>115</v>
       </c>
       <c r="F22" t="s">
         <v>116</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I22" t="s">
         <v>94</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AI22" t="s">
         <v>109</v>
       </c>
       <c r="AJ22">
         <v>24511</v>
       </c>
       <c r="AK22">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>117</v>
       </c>
       <c r="E23" t="s">
         <v>61</v>
       </c>
       <c r="F23" t="s">
         <v>118</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I23" t="s">
         <v>94</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AI23" t="s">
@@ -5004,51 +5004,51 @@
       <c r="F99" t="s">
         <v>357</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H99" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I99" t="s">
         <v>261</v>
       </c>
       <c r="J99" t="s">
         <v>337</v>
       </c>
       <c r="AE99">
         <v>1</v>
       </c>
       <c r="AI99" t="s">
         <v>342</v>
       </c>
       <c r="AJ99">
         <v>24660</v>
       </c>
       <c r="AK99">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="100" spans="1:37">
       <c r="D100" t="s">
         <v>358</v>
       </c>
       <c r="E100" t="s">
         <v>359</v>
       </c>
       <c r="F100" t="s">
         <v>360</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H100" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I100" t="s">
         <v>261</v>
       </c>
       <c r="J100" t="s">
         <v>361</v>
       </c>
       <c r="AE100">
@@ -5754,51 +5754,51 @@
       <c r="F123" t="s">
         <v>416</v>
       </c>
       <c r="G123" s="5" t="s">
         <v>66</v>
       </c>
       <c r="H123" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I123" t="s">
         <v>261</v>
       </c>
       <c r="J123" t="s">
         <v>29</v>
       </c>
       <c r="AE123">
         <v>1</v>
       </c>
       <c r="AI123" t="s">
         <v>385</v>
       </c>
       <c r="AJ123">
         <v>24809</v>
       </c>
       <c r="AK123">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="124" spans="1:37">
       <c r="D124" t="s">
         <v>417</v>
       </c>
       <c r="E124" t="s">
         <v>394</v>
       </c>
       <c r="F124" t="s">
         <v>418</v>
       </c>
       <c r="G124" s="5" t="s">
         <v>66</v>
       </c>
       <c r="H124" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I124" t="s">
         <v>261</v>
       </c>
       <c r="AE124">
         <v>1</v>
       </c>
       <c r="AI124" t="s">