--- v0 (2026-09-09)
+++ v1 (2026-10-21)
@@ -2283,51 +2283,51 @@
       <c r="E12" t="s">
         <v>70</v>
       </c>
       <c r="F12" t="s">
         <v>71</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>62</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="AE12">
         <v>1</v>
       </c>
       <c r="AI12" t="s">
         <v>64</v>
       </c>
       <c r="AJ12">
         <v>16177</v>
       </c>
       <c r="AK12">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
         <v>72</v>
       </c>
       <c r="E13" t="s">
         <v>73</v>
       </c>
       <c r="F13" t="s">
         <v>74</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>62</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
         <v>75</v>
       </c>
       <c r="AE13">
@@ -2379,51 +2379,51 @@
       <c r="F15" t="s">
         <v>81</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>62</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15" t="s">
         <v>29</v>
       </c>
       <c r="AE15">
         <v>1</v>
       </c>
       <c r="AI15" t="s">
         <v>64</v>
       </c>
       <c r="AJ15">
         <v>16005</v>
       </c>
       <c r="AK15">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
         <v>82</v>
       </c>
       <c r="E16" t="s">
         <v>83</v>
       </c>
       <c r="F16" t="s">
         <v>84</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>46</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>62</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
         <v>68</v>
       </c>
       <c r="AE16">
@@ -2629,51 +2629,51 @@
       <c r="E23" t="s">
         <v>111</v>
       </c>
       <c r="F23" t="s">
         <v>112</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>62</v>
       </c>
       <c r="I23" t="s">
         <v>97</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AI23" t="s">
         <v>107</v>
       </c>
       <c r="AJ23">
         <v>15835</v>
       </c>
       <c r="AK23">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
         <v>113</v>
       </c>
       <c r="E24" t="s">
         <v>114</v>
       </c>
       <c r="F24" t="s">
         <v>115</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>62</v>
       </c>
       <c r="I24" t="s">
         <v>97</v>
       </c>
       <c r="J24" t="s">
         <v>116</v>
       </c>
       <c r="AE24">
@@ -6255,51 +6255,51 @@
       <c r="F138" t="s">
         <v>428</v>
       </c>
       <c r="G138" s="3" t="s">
         <v>46</v>
       </c>
       <c r="H138" s="5" t="s">
         <v>62</v>
       </c>
       <c r="I138" t="s">
         <v>288</v>
       </c>
       <c r="J138" t="s">
         <v>29</v>
       </c>
       <c r="AE138">
         <v>1</v>
       </c>
       <c r="AI138" t="s">
         <v>414</v>
       </c>
       <c r="AJ138">
         <v>16037</v>
       </c>
       <c r="AK138">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="139" spans="1:37">
       <c r="D139" t="s">
         <v>429</v>
       </c>
       <c r="E139" t="s">
         <v>430</v>
       </c>
       <c r="F139" t="s">
         <v>431</v>
       </c>
       <c r="G139" s="3" t="s">
         <v>46</v>
       </c>
       <c r="H139" s="5" t="s">
         <v>62</v>
       </c>
       <c r="I139" t="s">
         <v>288</v>
       </c>
       <c r="J139" t="s">
         <v>63</v>
       </c>
       <c r="AE139">