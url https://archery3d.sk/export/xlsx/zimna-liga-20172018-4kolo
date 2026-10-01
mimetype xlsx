--- v0 (2026-09-08)
+++ v1 (2026-10-01)
@@ -2216,51 +2216,51 @@
       <c r="F16" t="s">
         <v>79</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I16" t="s">
         <v>27</v>
       </c>
       <c r="J16" t="s">
         <v>28</v>
       </c>
       <c r="AE16">
         <v>1</v>
       </c>
       <c r="AI16" t="s">
         <v>61</v>
       </c>
       <c r="AJ16">
         <v>14777</v>
       </c>
       <c r="AK16">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
         <v>80</v>
       </c>
       <c r="E17" t="s">
         <v>81</v>
       </c>
       <c r="F17" t="s">
         <v>82</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I17" t="s">
         <v>27</v>
       </c>
       <c r="J17" t="s">
         <v>28</v>
       </c>
       <c r="AE17">
@@ -2675,51 +2675,51 @@
       <c r="E31" t="s">
         <v>63</v>
       </c>
       <c r="F31" t="s">
         <v>127</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I31" t="s">
         <v>105</v>
       </c>
       <c r="AE31">
         <v>2</v>
       </c>
       <c r="AI31" t="s">
         <v>122</v>
       </c>
       <c r="AJ31">
         <v>14728</v>
       </c>
       <c r="AK31">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
         <v>128</v>
       </c>
       <c r="E32" t="s">
         <v>129</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I32" t="s">
         <v>105</v>
       </c>
       <c r="J32" t="s">
         <v>121</v>
       </c>
       <c r="AE32">
         <v>1</v>
       </c>
       <c r="AI32" t="s">
@@ -5425,51 +5425,51 @@
       <c r="F119" t="s">
         <v>364</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H119" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I119" t="s">
         <v>272</v>
       </c>
       <c r="J119" t="s">
         <v>65</v>
       </c>
       <c r="AE119">
         <v>1</v>
       </c>
       <c r="AI119" t="s">
         <v>329</v>
       </c>
       <c r="AJ119">
         <v>14590</v>
       </c>
       <c r="AK119">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="120" spans="1:37">
       <c r="D120" t="s">
         <v>365</v>
       </c>
       <c r="E120" t="s">
         <v>366</v>
       </c>
       <c r="F120" t="s">
         <v>367</v>
       </c>
       <c r="G120" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H120" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I120" t="s">
         <v>272</v>
       </c>
       <c r="AE120">
         <v>1</v>
       </c>
       <c r="AI120" t="s">
@@ -5614,51 +5614,51 @@
       <c r="F125" t="s">
         <v>382</v>
       </c>
       <c r="G125" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H125" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I125" t="s">
         <v>272</v>
       </c>
       <c r="J125" t="s">
         <v>28</v>
       </c>
       <c r="AE125">
         <v>1</v>
       </c>
       <c r="AI125" t="s">
         <v>368</v>
       </c>
       <c r="AJ125">
         <v>14778</v>
       </c>
       <c r="AK125">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="126" spans="1:37">
       <c r="D126" t="s">
         <v>193</v>
       </c>
       <c r="E126" t="s">
         <v>383</v>
       </c>
       <c r="G126" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H126" s="5" t="s">
         <v>59</v>
       </c>
       <c r="I126" t="s">
         <v>272</v>
       </c>
       <c r="J126" t="s">
         <v>52</v>
       </c>
       <c r="AE126">
         <v>1</v>
       </c>
       <c r="AI126" t="s">