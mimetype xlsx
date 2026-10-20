--- v0 (2026-09-09)
+++ v1 (2026-10-20)
@@ -2043,51 +2043,51 @@
       <c r="F9" t="s">
         <v>51</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I9" t="s">
         <v>27</v>
       </c>
       <c r="J9" t="s">
         <v>53</v>
       </c>
       <c r="AE9">
         <v>1</v>
       </c>
       <c r="AI9" t="s">
         <v>54</v>
       </c>
       <c r="AJ9">
         <v>7183</v>
       </c>
       <c r="AK9">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
         <v>55</v>
       </c>
       <c r="E10" t="s">
         <v>56</v>
       </c>
       <c r="F10" t="s">
         <v>57</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I10" t="s">
         <v>27</v>
       </c>
       <c r="J10" t="s">
         <v>58</v>
       </c>
       <c r="AE10">
@@ -5473,51 +5473,51 @@
       <c r="F116" t="s">
         <v>383</v>
       </c>
       <c r="G116" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H116" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I116" t="s">
         <v>295</v>
       </c>
       <c r="J116" t="s">
         <v>53</v>
       </c>
       <c r="AE116">
         <v>1</v>
       </c>
       <c r="AI116" t="s">
         <v>380</v>
       </c>
       <c r="AJ116">
         <v>7191</v>
       </c>
       <c r="AK116">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="117" spans="1:37">
       <c r="D117" t="s">
         <v>384</v>
       </c>
       <c r="E117" t="s">
         <v>385</v>
       </c>
       <c r="F117" t="s">
         <v>386</v>
       </c>
       <c r="G117" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H117" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I117" t="s">
         <v>295</v>
       </c>
       <c r="J117" t="s">
         <v>243</v>
       </c>
       <c r="AE117">