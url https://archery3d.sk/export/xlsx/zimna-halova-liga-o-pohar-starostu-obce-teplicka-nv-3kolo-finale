--- v0 (2026-09-09)
+++ v1 (2026-10-21)
@@ -1622,51 +1622,51 @@
       <c r="F10" t="s">
         <v>56</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>57</v>
       </c>
       <c r="AE10">
         <v>1</v>
       </c>
       <c r="AI10" t="s">
         <v>45</v>
       </c>
       <c r="AJ10">
         <v>37594</v>
       </c>
       <c r="AK10">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="D11" t="s">
         <v>58</v>
       </c>
       <c r="E11" t="s">
         <v>59</v>
       </c>
       <c r="F11" t="s">
         <v>60</v>
       </c>
       <c r="G11" s="4" t="s">
         <v>61</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>43</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>62</v>
       </c>
       <c r="AE11">