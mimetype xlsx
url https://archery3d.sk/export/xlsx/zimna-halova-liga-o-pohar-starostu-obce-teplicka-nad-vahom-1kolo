--- v0 (2026-09-09)
+++ v1 (2026-10-21)
@@ -1374,51 +1374,51 @@
       <c r="F6" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>43</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>44</v>
       </c>
       <c r="AE6">
         <v>1</v>
       </c>
       <c r="AI6" t="s">
         <v>45</v>
       </c>
       <c r="AJ6">
         <v>36631</v>
       </c>
       <c r="AK6">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="D7" t="s">
         <v>46</v>
       </c>
       <c r="E7" t="s">
         <v>47</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>43</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="AE7">
         <v>1</v>
       </c>
       <c r="AI7" t="s">
         <v>45</v>
       </c>
       <c r="AJ7">
@@ -2587,51 +2587,51 @@
       <c r="E44" t="s">
         <v>91</v>
       </c>
       <c r="F44" t="s">
         <v>186</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H44" s="4" t="s">
         <v>43</v>
       </c>
       <c r="I44" t="s">
         <v>151</v>
       </c>
       <c r="AE44">
         <v>1</v>
       </c>
       <c r="AI44" t="s">
         <v>177</v>
       </c>
       <c r="AJ44">
         <v>36929</v>
       </c>
       <c r="AK44">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="D45" t="s">
         <v>187</v>
       </c>
       <c r="E45" t="s">
         <v>188</v>
       </c>
       <c r="F45" t="s">
         <v>189</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H45" s="4" t="s">
         <v>43</v>
       </c>
       <c r="I45" t="s">
         <v>151</v>
       </c>
       <c r="J45" t="s">
         <v>190</v>
       </c>
       <c r="AE45">