--- v0 (2026-09-11)
+++ v1 (2026-10-21)
@@ -1321,51 +1321,51 @@
       <c r="E5" t="s">
         <v>34</v>
       </c>
       <c r="F5" t="s">
         <v>35</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I5" t="s">
         <v>27</v>
       </c>
       <c r="AF5">
         <v>15.0</v>
       </c>
       <c r="AI5" t="s">
         <v>28</v>
       </c>
       <c r="AJ5">
         <v>69249</v>
       </c>
       <c r="AK5">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="D6" t="s">
         <v>36</v>
       </c>
       <c r="E6" t="s">
         <v>37</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I6" t="s">
         <v>27</v>
       </c>
       <c r="AF6">
         <v>15.0</v>
       </c>
       <c r="AI6" t="s">
         <v>39</v>
       </c>
       <c r="AJ6">