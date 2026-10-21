--- v0 (2026-09-09)
+++ v1 (2026-10-21)
@@ -1242,83 +1242,83 @@
       <c r="F3" t="s">
         <v>25</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="AF3">
         <v>15.0</v>
       </c>
       <c r="AI3" t="s">
         <v>30</v>
       </c>
       <c r="AJ3">
         <v>93204</v>
       </c>
       <c r="AK3">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="D4" t="s">
         <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>32</v>
       </c>
       <c r="F4" t="s">
         <v>33</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="AF4">
         <v>15.0</v>
       </c>
       <c r="AI4" t="s">
         <v>30</v>
       </c>
       <c r="AJ4">
         <v>93216</v>
       </c>
       <c r="AK4">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="D5" t="s">
         <v>34</v>
       </c>
       <c r="E5" t="s">
         <v>35</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="AE5">
         <v>1</v>
       </c>
       <c r="AF5">
         <v>15.0</v>
       </c>
       <c r="AI5" t="s">
@@ -1414,51 +1414,51 @@
       <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>44</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>49</v>
       </c>
       <c r="AE8">
         <v>2</v>
       </c>
       <c r="AF8">
         <v>15.0</v>
       </c>
       <c r="AI8" t="s">
         <v>45</v>
       </c>
       <c r="AJ8">
         <v>93242</v>
       </c>
       <c r="AK8">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="D9" t="s">
         <v>50</v>
       </c>
       <c r="E9" t="s">
         <v>51</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>44</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>52</v>
       </c>
       <c r="AF9">
         <v>15.0</v>
       </c>
       <c r="AI9" t="s">