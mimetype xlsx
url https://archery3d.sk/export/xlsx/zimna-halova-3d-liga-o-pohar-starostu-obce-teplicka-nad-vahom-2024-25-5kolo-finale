--- v0 (2026-09-09)
+++ v1 (2026-10-21)
@@ -1378,53 +1378,50 @@
       </c>
       <c r="F4" t="s">
         <v>33</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="AF4">
         <v>10.0</v>
       </c>
       <c r="AI4" t="s">
         <v>35</v>
       </c>
       <c r="AJ4">
         <v>96052</v>
       </c>
-      <c r="AK4">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="5" spans="1:37">
       <c r="D5" t="s">
         <v>36</v>
       </c>
       <c r="E5" t="s">
         <v>37</v>
       </c>
       <c r="F5" t="s">
         <v>38</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="AF5">
         <v>10.0</v>
@@ -1507,51 +1504,51 @@
       <c r="E8" t="s">
         <v>47</v>
       </c>
       <c r="F8" t="s">
         <v>48</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>44</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="AF8">
         <v>15.0</v>
       </c>
       <c r="AI8" t="s">
         <v>45</v>
       </c>
       <c r="AJ8">
         <v>96928</v>
       </c>
       <c r="AK8">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="D9" t="s">
         <v>49</v>
       </c>
       <c r="E9" t="s">
         <v>50</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>44</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="AF9">
         <v>15.0</v>
       </c>
       <c r="AI9" t="s">
         <v>51</v>
       </c>
       <c r="AJ9">
@@ -1669,53 +1666,50 @@
       </c>
       <c r="F13" t="s">
         <v>69</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>44</v>
       </c>
       <c r="I13" t="s">
         <v>64</v>
       </c>
       <c r="J13" t="s">
         <v>65</v>
       </c>
       <c r="AF13">
         <v>15.0</v>
       </c>
       <c r="AI13" t="s">
         <v>66</v>
       </c>
       <c r="AJ13">
         <v>94296</v>
       </c>
-      <c r="AK13">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
         <v>70</v>
       </c>
       <c r="E14" t="s">
         <v>71</v>
       </c>
       <c r="F14" t="s">
         <v>72</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>44</v>
       </c>
       <c r="I14" t="s">
         <v>64</v>
       </c>
       <c r="J14" t="s">
         <v>65</v>
       </c>
       <c r="AF14">
         <v>15.0</v>
@@ -1766,89 +1760,89 @@
       <c r="E16" t="s">
         <v>77</v>
       </c>
       <c r="F16" t="s">
         <v>78</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H16" s="4" t="s">
         <v>44</v>
       </c>
       <c r="I16" t="s">
         <v>64</v>
       </c>
       <c r="AF16">
         <v>15.0</v>
       </c>
       <c r="AI16" t="s">
         <v>79</v>
       </c>
       <c r="AJ16">
         <v>95184</v>
       </c>
       <c r="AK16">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
         <v>80</v>
       </c>
       <c r="E17" t="s">
         <v>81</v>
       </c>
       <c r="F17" t="s">
         <v>82</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I17" t="s">
         <v>64</v>
       </c>
       <c r="J17" t="s">
         <v>83</v>
       </c>
       <c r="AE17">
         <v>1</v>
       </c>
       <c r="AF17">
         <v>15.0</v>
       </c>
       <c r="AI17" t="s">
         <v>84</v>
       </c>
       <c r="AJ17">
         <v>95763</v>
       </c>
       <c r="AK17">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>85</v>
       </c>
       <c r="E18" t="s">
         <v>86</v>
       </c>
       <c r="F18" t="s">
         <v>87</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="6" t="s">
         <v>88</v>
       </c>
       <c r="I18" t="s">
         <v>89</v>
       </c>
       <c r="J18" t="s">
         <v>90</v>
       </c>
       <c r="AD18" t="s">