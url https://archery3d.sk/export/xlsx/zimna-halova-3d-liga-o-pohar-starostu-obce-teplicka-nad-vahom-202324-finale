--- v0 (2026-09-09)
+++ v1 (2026-10-21)
@@ -1127,51 +1127,51 @@
       <c r="E4" t="s">
         <v>32</v>
       </c>
       <c r="F4" t="s">
         <v>33</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="AF4">
         <v>15.0</v>
       </c>
       <c r="AI4" t="s">
         <v>30</v>
       </c>
       <c r="AJ4">
         <v>84113</v>
       </c>
       <c r="AK4">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="D5" t="s">
         <v>34</v>
       </c>
       <c r="E5" t="s">
         <v>35</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>36</v>
       </c>
       <c r="AF5">
         <v>15.0</v>
       </c>
       <c r="AI5" t="s">