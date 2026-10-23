--- v0 (2026-09-09)
+++ v1 (2026-10-23)
@@ -1310,51 +1310,51 @@
       <c r="E7" t="s">
         <v>43</v>
       </c>
       <c r="F7" t="s">
         <v>44</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="I7" t="s">
         <v>27</v>
       </c>
       <c r="AF7">
         <v>15.0</v>
       </c>
       <c r="AI7" t="s">
         <v>37</v>
       </c>
       <c r="AJ7">
         <v>81825</v>
       </c>
       <c r="AK7">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="D8" t="s">
         <v>45</v>
       </c>
       <c r="E8" t="s">
         <v>46</v>
       </c>
       <c r="F8" t="s">
         <v>47</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>48</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="I8" t="s">
         <v>27</v>
       </c>
       <c r="J8" t="s">
         <v>49</v>
       </c>
       <c r="AF8">