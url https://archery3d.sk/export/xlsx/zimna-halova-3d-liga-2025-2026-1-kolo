--- v0 (2026-08-01)
+++ v1 (2026-10-07)
@@ -1479,51 +1479,51 @@
       <c r="E9" t="s">
         <v>54</v>
       </c>
       <c r="F9" t="s">
         <v>55</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>45</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="AF9">
         <v>17.0</v>
       </c>
       <c r="AI9" t="s">
         <v>47</v>
       </c>
       <c r="AJ9">
         <v>104280</v>
       </c>
       <c r="AK9">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
         <v>56</v>
       </c>
       <c r="E10" t="s">
         <v>57</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>45</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>58</v>
       </c>
       <c r="AF10">
         <v>17.0</v>
       </c>
       <c r="AG10">
@@ -2687,51 +2687,51 @@
       <c r="G46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I46" t="s">
         <v>148</v>
       </c>
       <c r="J46" t="s">
         <v>77</v>
       </c>
       <c r="AD46" t="s">
         <v>172</v>
       </c>
       <c r="AF46">
         <v>6.0</v>
       </c>
       <c r="AI46" t="s">
         <v>163</v>
       </c>
       <c r="AJ46">
         <v>104116</v>
       </c>
       <c r="AK46">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>173</v>
       </c>
       <c r="E47" t="s">
         <v>174</v>
       </c>
       <c r="F47" t="s">
         <v>175</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H47" s="4" t="s">
         <v>40</v>
       </c>
       <c r="I47" t="s">
         <v>148</v>
       </c>
       <c r="J47" t="s">
         <v>176</v>
       </c>
       <c r="AF47">