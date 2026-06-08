--- v0 (2026-04-29)
+++ v1 (2026-06-08)
@@ -1785,51 +1785,51 @@
       <c r="E15" t="s">
         <v>71</v>
       </c>
       <c r="F15" t="s">
         <v>72</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I15" t="s">
         <v>27</v>
       </c>
       <c r="AF15">
         <v>15.0</v>
       </c>
       <c r="AI15" t="s">
         <v>62</v>
       </c>
       <c r="AJ15">
         <v>100261</v>
       </c>
       <c r="AK15">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
         <v>73</v>
       </c>
       <c r="E16" t="s">
         <v>69</v>
       </c>
       <c r="F16" t="s">
         <v>74</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I16" t="s">
         <v>27</v>
       </c>
       <c r="AE16">
         <v>1</v>
       </c>
       <c r="AF16">
@@ -2192,50 +2192,53 @@
       </c>
       <c r="F27" t="s">
         <v>110</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H27" s="6" t="s">
         <v>102</v>
       </c>
       <c r="I27" t="s">
         <v>27</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AF27">
         <v>20.0</v>
       </c>
       <c r="AI27" t="s">
         <v>104</v>
       </c>
       <c r="AJ27">
         <v>101979</v>
       </c>
+      <c r="AK27">
+        <v>5</v>
+      </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
         <v>111</v>
       </c>
       <c r="E28" t="s">
         <v>109</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H28" s="6" t="s">
         <v>102</v>
       </c>
       <c r="I28" t="s">
         <v>27</v>
       </c>
       <c r="J28" t="s">
         <v>55</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AF28">
         <v>20.0</v>
@@ -2365,51 +2368,51 @@
       <c r="G32" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H32" s="6" t="s">
         <v>102</v>
       </c>
       <c r="I32" t="s">
         <v>27</v>
       </c>
       <c r="J32" t="s">
         <v>126</v>
       </c>
       <c r="AE32">
         <v>1</v>
       </c>
       <c r="AF32">
         <v>20.0</v>
       </c>
       <c r="AI32" t="s">
         <v>127</v>
       </c>
       <c r="AJ32">
         <v>103821</v>
       </c>
       <c r="AK32">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="D33" t="s">
         <v>128</v>
       </c>
       <c r="E33" t="s">
         <v>82</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I33" t="s">
         <v>129</v>
       </c>
       <c r="AF33">
         <v>15.0</v>
       </c>
       <c r="AI33" t="s">
         <v>130</v>
       </c>
       <c r="AJ33">
@@ -3484,50 +3487,53 @@
         <v>222</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I66" t="s">
         <v>162</v>
       </c>
       <c r="J66" t="s">
         <v>204</v>
       </c>
       <c r="AE66">
         <v>1</v>
       </c>
       <c r="AF66">
         <v>20.0</v>
       </c>
       <c r="AI66" t="s">
         <v>223</v>
       </c>
       <c r="AJ66">
         <v>103943</v>
+      </c>
+      <c r="AK66">
+        <v>5</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
         <v>224</v>
       </c>
       <c r="E67" t="s">
         <v>113</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I67" t="s">
         <v>162</v>
       </c>
       <c r="J67" t="s">
         <v>225</v>
       </c>
       <c r="AE67">
         <v>1</v>
       </c>
       <c r="AF67">