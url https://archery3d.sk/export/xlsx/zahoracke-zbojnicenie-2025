--- v1 (2026-06-08)
+++ v2 (2026-09-08)
@@ -3794,89 +3794,89 @@
       <c r="F76" t="s">
         <v>242</v>
       </c>
       <c r="G76" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I76" t="s">
         <v>162</v>
       </c>
       <c r="J76" t="s">
         <v>204</v>
       </c>
       <c r="AF76">
         <v>15.0</v>
       </c>
       <c r="AI76" t="s">
         <v>238</v>
       </c>
       <c r="AJ76">
         <v>103836</v>
       </c>
       <c r="AK76">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="77" spans="1:37">
       <c r="D77" t="s">
         <v>226</v>
       </c>
       <c r="E77" t="s">
         <v>243</v>
       </c>
       <c r="F77" t="s">
         <v>244</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H77" s="6" t="s">
         <v>102</v>
       </c>
       <c r="I77" t="s">
         <v>162</v>
       </c>
       <c r="J77" t="s">
         <v>55</v>
       </c>
       <c r="AE77">
         <v>1</v>
       </c>
       <c r="AF77">
         <v>20.0</v>
       </c>
       <c r="AI77" t="s">
         <v>245</v>
       </c>
       <c r="AJ77">
         <v>98648</v>
       </c>
       <c r="AK77">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="78" spans="1:37">
       <c r="D78" t="s">
         <v>246</v>
       </c>
       <c r="E78" t="s">
         <v>67</v>
       </c>
       <c r="F78" t="s">
         <v>247</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H78" s="6" t="s">
         <v>102</v>
       </c>
       <c r="I78" t="s">
         <v>162</v>
       </c>
       <c r="AE78">
         <v>1</v>
       </c>
       <c r="AF78">
@@ -3978,51 +3978,51 @@
       <c r="F81" t="s">
         <v>253</v>
       </c>
       <c r="G81" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H81" s="6" t="s">
         <v>102</v>
       </c>
       <c r="I81" t="s">
         <v>162</v>
       </c>
       <c r="J81" t="s">
         <v>204</v>
       </c>
       <c r="AF81">
         <v>15.0</v>
       </c>
       <c r="AI81" t="s">
         <v>254</v>
       </c>
       <c r="AJ81">
         <v>103835</v>
       </c>
       <c r="AK81">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>