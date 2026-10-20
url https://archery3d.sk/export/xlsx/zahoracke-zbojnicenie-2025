--- v2 (2026-09-08)
+++ v3 (2026-10-20)
@@ -1890,51 +1890,51 @@
       <c r="F18" t="s">
         <v>80</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I18" t="s">
         <v>27</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AF18">
         <v>20.0</v>
       </c>
       <c r="AI18" t="s">
         <v>62</v>
       </c>
       <c r="AJ18">
         <v>103865</v>
       </c>
       <c r="AK18">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>81</v>
       </c>
       <c r="E19" t="s">
         <v>82</v>
       </c>
       <c r="F19" t="s">
         <v>83</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I19" t="s">
         <v>27</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AF19">
@@ -3794,51 +3794,51 @@
       <c r="F76" t="s">
         <v>242</v>
       </c>
       <c r="G76" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I76" t="s">
         <v>162</v>
       </c>
       <c r="J76" t="s">
         <v>204</v>
       </c>
       <c r="AF76">
         <v>15.0</v>
       </c>
       <c r="AI76" t="s">
         <v>238</v>
       </c>
       <c r="AJ76">
         <v>103836</v>
       </c>
       <c r="AK76">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="77" spans="1:37">
       <c r="D77" t="s">
         <v>226</v>
       </c>
       <c r="E77" t="s">
         <v>243</v>
       </c>
       <c r="F77" t="s">
         <v>244</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H77" s="6" t="s">
         <v>102</v>
       </c>
       <c r="I77" t="s">
         <v>162</v>
       </c>
       <c r="J77" t="s">
         <v>55</v>
       </c>
       <c r="AE77">