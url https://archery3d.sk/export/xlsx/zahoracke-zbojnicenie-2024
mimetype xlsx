--- v1 (2026-09-08)
+++ v2 (2026-09-30)
@@ -2749,86 +2749,86 @@
       <c r="F32" t="s">
         <v>124</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
       <c r="AE32">
         <v>1</v>
       </c>
       <c r="AF32">
         <v>20.0</v>
       </c>
       <c r="AI32" t="s">
         <v>78</v>
       </c>
       <c r="AJ32">
         <v>92571</v>
       </c>
       <c r="AK32">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="D33" t="s">
         <v>125</v>
       </c>
       <c r="E33" t="s">
         <v>126</v>
       </c>
       <c r="F33" t="s">
         <v>127</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
       <c r="AE33">
         <v>1</v>
       </c>
       <c r="AF33">
         <v>20.0</v>
       </c>
       <c r="AI33" t="s">
         <v>78</v>
       </c>
       <c r="AJ33">
         <v>91564</v>
       </c>
       <c r="AK33">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
         <v>128</v>
       </c>
       <c r="E34" t="s">
         <v>129</v>
       </c>
       <c r="F34" t="s">
         <v>130</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="J34" t="s">
         <v>64</v>
       </c>
       <c r="AE34">
@@ -3023,51 +3023,51 @@
       <c r="G40" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>96</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AF40">
         <v>20.0</v>
       </c>
       <c r="AI40" t="s">
         <v>139</v>
       </c>
       <c r="AJ40">
         <v>91479</v>
       </c>
       <c r="AK40">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>148</v>
       </c>
       <c r="E41" t="s">
         <v>70</v>
       </c>
       <c r="F41" t="s">
         <v>149</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="J41" t="s">
         <v>116</v>
       </c>
       <c r="AE41">
@@ -5576,51 +5576,51 @@
       <c r="G118" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H118" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I118" t="s">
         <v>265</v>
       </c>
       <c r="J118" t="s">
         <v>116</v>
       </c>
       <c r="AE118">
         <v>1</v>
       </c>
       <c r="AF118">
         <v>20.0</v>
       </c>
       <c r="AI118" t="s">
         <v>332</v>
       </c>
       <c r="AJ118">
         <v>92766</v>
       </c>
       <c r="AK118">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="119" spans="1:37">
       <c r="D119" t="s">
         <v>347</v>
       </c>
       <c r="E119" t="s">
         <v>337</v>
       </c>
       <c r="G119" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H119" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I119" t="s">
         <v>265</v>
       </c>
       <c r="AF119">
         <v>15.0</v>
       </c>
       <c r="AI119" t="s">
         <v>332</v>
       </c>
       <c r="AJ119">