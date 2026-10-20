--- v2 (2026-09-30)
+++ v3 (2026-10-20)
@@ -3524,51 +3524,51 @@
       <c r="G55" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I55" t="s">
         <v>189</v>
       </c>
       <c r="J55" t="s">
         <v>88</v>
       </c>
       <c r="AE55">
         <v>1</v>
       </c>
       <c r="AF55">
         <v>20.0</v>
       </c>
       <c r="AI55" t="s">
         <v>190</v>
       </c>
       <c r="AJ55">
         <v>91794</v>
       </c>
       <c r="AK55">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:37">
       <c r="D56" t="s">
         <v>191</v>
       </c>
       <c r="E56" t="s">
         <v>192</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I56" t="s">
         <v>189</v>
       </c>
       <c r="AF56">
         <v>15.0</v>
       </c>
       <c r="AI56" t="s">
         <v>193</v>
       </c>
       <c r="AJ56">