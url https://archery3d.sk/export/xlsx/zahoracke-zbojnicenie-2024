--- v0 (2026-08-19)
+++ v1 (2026-09-08)
@@ -2921,51 +2921,51 @@
       <c r="G37" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="J37" t="s">
         <v>92</v>
       </c>
       <c r="AE37">
         <v>1</v>
       </c>
       <c r="AF37">
         <v>20.0</v>
       </c>
       <c r="AI37" t="s">
         <v>139</v>
       </c>
       <c r="AJ37">
         <v>91429</v>
       </c>
       <c r="AK37">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
         <v>140</v>
       </c>
       <c r="E38" t="s">
         <v>141</v>
       </c>
       <c r="F38" t="s">
         <v>142</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="J38" t="s">
         <v>39</v>
       </c>
       <c r="AE38">