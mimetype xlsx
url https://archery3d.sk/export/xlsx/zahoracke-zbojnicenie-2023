--- v0 (2026-08-18)
+++ v1 (2026-10-20)
@@ -2437,51 +2437,51 @@
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>87</v>
       </c>
       <c r="AE17">
         <v>1</v>
       </c>
       <c r="AF17">
         <v>18.0</v>
       </c>
       <c r="AI17" t="s">
         <v>76</v>
       </c>
       <c r="AJ17">
         <v>79179</v>
       </c>
       <c r="AK17">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>88</v>
       </c>
       <c r="E18" t="s">
         <v>89</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AF18">
         <v>18.0</v>
       </c>
       <c r="AI18" t="s">
@@ -2708,51 +2708,51 @@
       <c r="F25" t="s">
         <v>109</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AF25">
         <v>18.0</v>
       </c>
       <c r="AI25" t="s">
         <v>76</v>
       </c>
       <c r="AJ25">
         <v>80819</v>
       </c>
       <c r="AK25">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
         <v>104</v>
       </c>
       <c r="E26" t="s">
         <v>110</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="AE26">
         <v>1</v>
       </c>
       <c r="AF26">
         <v>18.0</v>
       </c>
       <c r="AI26" t="s">
@@ -2810,51 +2810,51 @@
       <c r="F28" t="s">
         <v>116</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AF28">
         <v>18.0</v>
       </c>
       <c r="AI28" t="s">
         <v>76</v>
       </c>
       <c r="AJ28">
         <v>81125</v>
       </c>
       <c r="AK28">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
         <v>117</v>
       </c>
       <c r="E29" t="s">
         <v>118</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AF29">
         <v>18.0</v>
       </c>
       <c r="AI29" t="s">
@@ -2874,51 +2874,51 @@
       <c r="F30" t="s">
         <v>121</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="AE30">
         <v>1</v>
       </c>
       <c r="AF30">
         <v>18.0</v>
       </c>
       <c r="AI30" t="s">
         <v>122</v>
       </c>
       <c r="AJ30">
         <v>77376</v>
       </c>
       <c r="AK30">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
         <v>123</v>
       </c>
       <c r="E31" t="s">
         <v>124</v>
       </c>
       <c r="F31" t="s">
         <v>125</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="J31" t="s">
         <v>87</v>
       </c>
       <c r="AE31">
@@ -5835,51 +5835,51 @@
       <c r="G120" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H120" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I120" t="s">
         <v>314</v>
       </c>
       <c r="J120" t="s">
         <v>61</v>
       </c>
       <c r="AE120">
         <v>1</v>
       </c>
       <c r="AF120">
         <v>18.0</v>
       </c>
       <c r="AI120" t="s">
         <v>346</v>
       </c>
       <c r="AJ120">
         <v>80994</v>
       </c>
       <c r="AK120">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="121" spans="1:37">
       <c r="D121" t="s">
         <v>361</v>
       </c>
       <c r="E121" t="s">
         <v>105</v>
       </c>
       <c r="F121" t="s">
         <v>362</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H121" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I121" t="s">
         <v>314</v>
       </c>
       <c r="J121" t="s">
         <v>251</v>
       </c>
       <c r="AE121">
@@ -6173,51 +6173,51 @@
       <c r="G130" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H130" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I130" t="s">
         <v>314</v>
       </c>
       <c r="J130" t="s">
         <v>382</v>
       </c>
       <c r="AE130">
         <v>1</v>
       </c>
       <c r="AF130">
         <v>18.0</v>
       </c>
       <c r="AI130" t="s">
         <v>346</v>
       </c>
       <c r="AJ130">
         <v>80328</v>
       </c>
       <c r="AK130">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="131" spans="1:37">
       <c r="D131" t="s">
         <v>333</v>
       </c>
       <c r="E131" t="s">
         <v>181</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H131" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I131" t="s">
         <v>314</v>
       </c>
       <c r="AE131">
         <v>1</v>
       </c>
       <c r="AF131">
         <v>18.0</v>
       </c>
       <c r="AI131" t="s">
@@ -6330,51 +6330,51 @@
       <c r="E135" t="s">
         <v>124</v>
       </c>
       <c r="F135" t="s">
         <v>392</v>
       </c>
       <c r="G135" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H135" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I135" t="s">
         <v>314</v>
       </c>
       <c r="AF135">
         <v>18.0</v>
       </c>
       <c r="AI135" t="s">
         <v>387</v>
       </c>
       <c r="AJ135">
         <v>80826</v>
       </c>
       <c r="AK135">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="136" spans="1:37">
       <c r="D136" t="s">
         <v>393</v>
       </c>
       <c r="E136" t="s">
         <v>394</v>
       </c>
       <c r="G136" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H136" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I136" t="s">
         <v>314</v>
       </c>
       <c r="J136" t="s">
         <v>226</v>
       </c>
       <c r="AF136">
         <v>18.0</v>
       </c>
       <c r="AI136" t="s">
@@ -6493,51 +6493,51 @@
       <c r="F140" t="s">
         <v>403</v>
       </c>
       <c r="G140" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H140" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I140" t="s">
         <v>314</v>
       </c>
       <c r="J140" t="s">
         <v>169</v>
       </c>
       <c r="AF140">
         <v>18.0</v>
       </c>
       <c r="AI140" t="s">
         <v>387</v>
       </c>
       <c r="AJ140">
         <v>80887</v>
       </c>
       <c r="AK140">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="141" spans="1:37">
       <c r="D141" t="s">
         <v>404</v>
       </c>
       <c r="E141" t="s">
         <v>405</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H141" s="6" t="s">
         <v>139</v>
       </c>
       <c r="I141" t="s">
         <v>314</v>
       </c>
       <c r="J141" t="s">
         <v>406</v>
       </c>
       <c r="AE141">
         <v>2</v>
       </c>
       <c r="AF141">