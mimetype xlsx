--- v0 (2026-09-09)
+++ v1 (2026-09-30)
@@ -2575,51 +2575,51 @@
       <c r="F23" t="s">
         <v>95</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I23" t="s">
         <v>27</v>
       </c>
       <c r="J23" t="s">
         <v>34</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AI23" t="s">
         <v>82</v>
       </c>
       <c r="AJ23">
         <v>53333</v>
       </c>
       <c r="AK23">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
         <v>96</v>
       </c>
       <c r="E24" t="s">
         <v>97</v>
       </c>
       <c r="F24" t="s">
         <v>98</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I24" t="s">
         <v>27</v>
       </c>
       <c r="J24" t="s">
         <v>99</v>
       </c>
       <c r="AE24">
@@ -2642,51 +2642,51 @@
       <c r="E25" t="s">
         <v>101</v>
       </c>
       <c r="F25" t="s">
         <v>102</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I25" t="s">
         <v>27</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AI25" t="s">
         <v>82</v>
       </c>
       <c r="AJ25">
         <v>53099</v>
       </c>
       <c r="AK25">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
         <v>103</v>
       </c>
       <c r="E26" t="s">
         <v>104</v>
       </c>
       <c r="F26" t="s">
         <v>105</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I26" t="s">
         <v>27</v>
       </c>
       <c r="J26" t="s">
         <v>41</v>
       </c>
       <c r="AE26">
@@ -3291,51 +3291,51 @@
       <c r="F45" t="s">
         <v>164</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I45" t="s">
         <v>148</v>
       </c>
       <c r="J45" t="s">
         <v>165</v>
       </c>
       <c r="AE45">
         <v>1</v>
       </c>
       <c r="AI45" t="s">
         <v>150</v>
       </c>
       <c r="AJ45">
         <v>53443</v>
       </c>
       <c r="AK45">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
         <v>166</v>
       </c>
       <c r="E46" t="s">
         <v>167</v>
       </c>
       <c r="F46" t="s">
         <v>168</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I46" t="s">
         <v>148</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AI46" t="s">
@@ -3983,51 +3983,51 @@
       <c r="F67" t="s">
         <v>235</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I67" t="s">
         <v>203</v>
       </c>
       <c r="J67" t="s">
         <v>128</v>
       </c>
       <c r="AE67">
         <v>1</v>
       </c>
       <c r="AI67" t="s">
         <v>212</v>
       </c>
       <c r="AJ67">
         <v>53676</v>
       </c>
       <c r="AK67">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="68" spans="1:37">
       <c r="D68" t="s">
         <v>236</v>
       </c>
       <c r="E68" t="s">
         <v>237</v>
       </c>
       <c r="F68" t="s">
         <v>238</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I68" t="s">
         <v>203</v>
       </c>
       <c r="J68" t="s">
         <v>216</v>
       </c>
       <c r="AE68">
@@ -4864,51 +4864,51 @@
       <c r="F95" t="s">
         <v>317</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H95" s="6" t="s">
         <v>123</v>
       </c>
       <c r="I95" t="s">
         <v>260</v>
       </c>
       <c r="J95" t="s">
         <v>162</v>
       </c>
       <c r="AE95">
         <v>1</v>
       </c>
       <c r="AI95" t="s">
         <v>315</v>
       </c>
       <c r="AJ95">
         <v>53674</v>
       </c>
       <c r="AK95">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="96" spans="1:37">
       <c r="D96" t="s">
         <v>318</v>
       </c>
       <c r="E96" t="s">
         <v>126</v>
       </c>
       <c r="F96" t="s">
         <v>319</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H96" s="6" t="s">
         <v>123</v>
       </c>
       <c r="I96" t="s">
         <v>260</v>
       </c>
       <c r="J96" t="s">
         <v>320</v>
       </c>
       <c r="AE96">
@@ -5895,51 +5895,51 @@
       <c r="F129" t="s">
         <v>401</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H129" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I129" t="s">
         <v>328</v>
       </c>
       <c r="J129" t="s">
         <v>305</v>
       </c>
       <c r="AE129">
         <v>1</v>
       </c>
       <c r="AI129" t="s">
         <v>368</v>
       </c>
       <c r="AJ129">
         <v>53219</v>
       </c>
       <c r="AK129">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="130" spans="1:37">
       <c r="D130" t="s">
         <v>174</v>
       </c>
       <c r="E130" t="s">
         <v>152</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H130" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I130" t="s">
         <v>328</v>
       </c>
       <c r="AE130">
         <v>1</v>
       </c>
       <c r="AI130" t="s">
         <v>368</v>
       </c>
       <c r="AJ130">
@@ -6162,51 +6162,51 @@
       <c r="F138" t="s">
         <v>420</v>
       </c>
       <c r="G138" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H138" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I138" t="s">
         <v>328</v>
       </c>
       <c r="J138" t="s">
         <v>34</v>
       </c>
       <c r="AE138">
         <v>1</v>
       </c>
       <c r="AI138" t="s">
         <v>404</v>
       </c>
       <c r="AJ138">
         <v>53147</v>
       </c>
       <c r="AK138">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="139" spans="1:37">
       <c r="D139" t="s">
         <v>272</v>
       </c>
       <c r="E139" t="s">
         <v>421</v>
       </c>
       <c r="F139" t="s">
         <v>422</v>
       </c>
       <c r="G139" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H139" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I139" t="s">
         <v>328</v>
       </c>
       <c r="AE139">
         <v>1</v>
       </c>
       <c r="AI139" t="s">