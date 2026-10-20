--- v1 (2026-09-30)
+++ v2 (2026-10-20)
@@ -3291,51 +3291,51 @@
       <c r="F45" t="s">
         <v>164</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I45" t="s">
         <v>148</v>
       </c>
       <c r="J45" t="s">
         <v>165</v>
       </c>
       <c r="AE45">
         <v>1</v>
       </c>
       <c r="AI45" t="s">
         <v>150</v>
       </c>
       <c r="AJ45">
         <v>53443</v>
       </c>
       <c r="AK45">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
         <v>166</v>
       </c>
       <c r="E46" t="s">
         <v>167</v>
       </c>
       <c r="F46" t="s">
         <v>168</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>80</v>
       </c>
       <c r="I46" t="s">
         <v>148</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AI46" t="s">