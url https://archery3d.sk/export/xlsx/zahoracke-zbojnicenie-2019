--- v0 (2026-08-17)
+++ v1 (2026-09-30)
@@ -3130,51 +3130,51 @@
       <c r="E32" t="s">
         <v>126</v>
       </c>
       <c r="F32" t="s">
         <v>127</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
       <c r="AE32">
         <v>1</v>
       </c>
       <c r="AI32" t="s">
         <v>116</v>
       </c>
       <c r="AJ32">
         <v>35386</v>
       </c>
       <c r="AK32">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="D33" t="s">
         <v>128</v>
       </c>
       <c r="E33" t="s">
         <v>129</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
       <c r="AE33">
         <v>1</v>
       </c>
       <c r="AI33" t="s">
         <v>116</v>
       </c>
       <c r="AJ33">
@@ -4448,51 +4448,51 @@
       <c r="F76" t="s">
         <v>236</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I76" t="s">
         <v>218</v>
       </c>
       <c r="J76" t="s">
         <v>237</v>
       </c>
       <c r="AE76">
         <v>1</v>
       </c>
       <c r="AI76" t="s">
         <v>223</v>
       </c>
       <c r="AJ76">
         <v>35275</v>
       </c>
       <c r="AK76">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="77" spans="1:37">
       <c r="D77" t="s">
         <v>238</v>
       </c>
       <c r="E77" t="s">
         <v>193</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I77" t="s">
         <v>218</v>
       </c>
       <c r="J77" t="s">
         <v>239</v>
       </c>
       <c r="AE77">
         <v>2</v>
       </c>
       <c r="AI77" t="s">
@@ -7395,51 +7395,51 @@
       <c r="F174" t="s">
         <v>467</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H174" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I174" t="s">
         <v>394</v>
       </c>
       <c r="J174" t="s">
         <v>403</v>
       </c>
       <c r="AE174">
         <v>1</v>
       </c>
       <c r="AI174" t="s">
         <v>437</v>
       </c>
       <c r="AJ174">
         <v>34814</v>
       </c>
       <c r="AK174">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="175" spans="1:37">
       <c r="D175" t="s">
         <v>427</v>
       </c>
       <c r="E175" t="s">
         <v>468</v>
       </c>
       <c r="F175" t="s">
         <v>469</v>
       </c>
       <c r="G175" s="3" t="s">
         <v>79</v>
       </c>
       <c r="H175" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I175" t="s">
         <v>394</v>
       </c>
       <c r="J175" t="s">
         <v>120</v>
       </c>
       <c r="AE175">
@@ -7494,51 +7494,51 @@
       <c r="F177" t="s">
         <v>476</v>
       </c>
       <c r="G177" s="3" t="s">
         <v>79</v>
       </c>
       <c r="H177" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I177" t="s">
         <v>394</v>
       </c>
       <c r="J177" t="s">
         <v>84</v>
       </c>
       <c r="AE177">
         <v>1</v>
       </c>
       <c r="AI177" t="s">
         <v>470</v>
       </c>
       <c r="AJ177">
         <v>35099</v>
       </c>
       <c r="AK177">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="178" spans="1:37">
       <c r="D178" t="s">
         <v>477</v>
       </c>
       <c r="E178" t="s">
         <v>478</v>
       </c>
       <c r="G178" s="3" t="s">
         <v>79</v>
       </c>
       <c r="H178" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I178" t="s">
         <v>394</v>
       </c>
       <c r="AE178">
         <v>1</v>
       </c>
       <c r="AI178" t="s">
         <v>470</v>
       </c>
       <c r="AJ178">