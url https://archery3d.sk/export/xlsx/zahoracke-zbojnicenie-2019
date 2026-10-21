--- v1 (2026-09-30)
+++ v2 (2026-10-21)
@@ -3043,51 +3043,51 @@
       <c r="F29" t="s">
         <v>119</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29" t="s">
         <v>120</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AI29" t="s">
         <v>116</v>
       </c>
       <c r="AJ29">
         <v>34064</v>
       </c>
       <c r="AK29">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
         <v>121</v>
       </c>
       <c r="E30" t="s">
         <v>122</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>115</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
         <v>29</v>
       </c>
       <c r="AE30">
         <v>1</v>
       </c>
       <c r="AI30" t="s">