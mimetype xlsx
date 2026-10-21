--- v0 (2026-08-18)
+++ v1 (2026-10-21)
@@ -2332,51 +2332,51 @@
       <c r="F23" t="s">
         <v>96</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I23" t="s">
         <v>27</v>
       </c>
       <c r="J23" t="s">
         <v>37</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AI23" t="s">
         <v>78</v>
       </c>
       <c r="AJ23">
         <v>13976</v>
       </c>
       <c r="AK23">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
         <v>97</v>
       </c>
       <c r="E24" t="s">
         <v>98</v>
       </c>
       <c r="F24" t="s">
         <v>99</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I24" t="s">
         <v>27</v>
       </c>
       <c r="J24" t="s">
         <v>33</v>
       </c>
       <c r="AE24">
@@ -5098,51 +5098,51 @@
       <c r="F116" t="s">
         <v>324</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H116" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I116" t="s">
         <v>258</v>
       </c>
       <c r="J116" t="s">
         <v>279</v>
       </c>
       <c r="AE116">
         <v>1</v>
       </c>
       <c r="AI116" t="s">
         <v>290</v>
       </c>
       <c r="AJ116">
         <v>14027</v>
       </c>
       <c r="AK116">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="117" spans="1:37">
       <c r="D117" t="s">
         <v>325</v>
       </c>
       <c r="E117" t="s">
         <v>326</v>
       </c>
       <c r="G117" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H117" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I117" t="s">
         <v>258</v>
       </c>
       <c r="AE117">
         <v>1</v>
       </c>
       <c r="AI117" t="s">
         <v>327</v>
       </c>
       <c r="AJ117">
@@ -5281,51 +5281,51 @@
       <c r="F122" t="s">
         <v>341</v>
       </c>
       <c r="G122" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H122" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I122" t="s">
         <v>258</v>
       </c>
       <c r="J122" t="s">
         <v>37</v>
       </c>
       <c r="AE122">
         <v>1</v>
       </c>
       <c r="AI122" t="s">
         <v>327</v>
       </c>
       <c r="AJ122">
         <v>13946</v>
       </c>
       <c r="AK122">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="123" spans="1:37">
       <c r="D123" t="s">
         <v>264</v>
       </c>
       <c r="E123" t="s">
         <v>342</v>
       </c>
       <c r="G123" s="3" t="s">
         <v>47</v>
       </c>
       <c r="H123" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I123" t="s">
         <v>258</v>
       </c>
       <c r="AE123">
         <v>1</v>
       </c>
       <c r="AI123" t="s">
         <v>327</v>
       </c>
       <c r="AJ123">