--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -4585,51 +4585,51 @@
       <c r="F101" t="s">
         <v>310</v>
       </c>
       <c r="G101" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I101" t="s">
         <v>248</v>
       </c>
       <c r="J101" t="s">
         <v>34</v>
       </c>
       <c r="AE101">
         <v>1</v>
       </c>
       <c r="AI101" t="s">
         <v>311</v>
       </c>
       <c r="AJ101">
         <v>5767</v>
       </c>
       <c r="AK101">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="102" spans="1:37">
       <c r="D102" t="s">
         <v>312</v>
       </c>
       <c r="E102" t="s">
         <v>313</v>
       </c>
       <c r="G102" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H102" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I102" t="s">
         <v>248</v>
       </c>
       <c r="AE102">
         <v>1</v>
       </c>
       <c r="AI102" t="s">
         <v>311</v>
       </c>
       <c r="AJ102">