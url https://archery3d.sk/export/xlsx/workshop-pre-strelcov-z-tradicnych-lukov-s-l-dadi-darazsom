--- v0 (2026-08-17)
+++ v1 (2026-09-30)
@@ -1112,51 +1112,51 @@
       <c r="F12" t="s">
         <v>67</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I12" t="s">
         <v>55</v>
       </c>
       <c r="J12" t="s">
         <v>45</v>
       </c>
       <c r="AE12">
         <v>1</v>
       </c>
       <c r="AI12" t="s">
         <v>64</v>
       </c>
       <c r="AJ12">
         <v>36255</v>
       </c>
       <c r="AK12">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
         <v>68</v>
       </c>
       <c r="E13" t="s">
         <v>69</v>
       </c>
       <c r="F13" t="s">
         <v>70</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>49</v>
       </c>
       <c r="I13" t="s">
         <v>55</v>
       </c>
       <c r="AE13">
         <v>1</v>
       </c>
       <c r="AI13" t="s">