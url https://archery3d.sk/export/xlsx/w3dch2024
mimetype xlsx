--- v0 (2026-05-05)
+++ v1 (2026-09-28)
@@ -722,53 +722,50 @@
       </c>
       <c r="AI2" s="7" t="s">
         <v>20</v>
       </c>
       <c r="AJ2" s="7" t="s">
         <v>21</v>
       </c>
       <c r="AK2" s="7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="3" spans="1:37">
       <c r="G3"/>
       <c r="H3" s="1" t="s">
         <v>23</v>
       </c>
       <c r="I3" t="s">
         <v>24</v>
       </c>
       <c r="AI3" t="s">
         <v>25</v>
       </c>
       <c r="AJ3">
         <v>91819</v>
       </c>
-      <c r="AK3">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="4" spans="1:37">
       <c r="G4"/>
       <c r="H4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I4" t="s">
         <v>24</v>
       </c>
       <c r="AI4" t="s">
         <v>27</v>
       </c>
       <c r="AJ4">
         <v>92508</v>
       </c>
       <c r="AK4">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="F5" t="s">
         <v>28</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>29</v>
@@ -781,88 +778,85 @@
       </c>
       <c r="AI5" t="s">
         <v>30</v>
       </c>
       <c r="AJ5">
         <v>95822</v>
       </c>
       <c r="AK5">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="G6"/>
       <c r="H6" s="4" t="s">
         <v>31</v>
       </c>
       <c r="I6" t="s">
         <v>32</v>
       </c>
       <c r="AI6" t="s">
         <v>33</v>
       </c>
       <c r="AJ6">
         <v>91913</v>
       </c>
-      <c r="AK6">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="7" spans="1:37">
       <c r="G7"/>
       <c r="H7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I7" t="s">
         <v>32</v>
       </c>
       <c r="AI7" t="s">
         <v>34</v>
       </c>
       <c r="AJ7">
         <v>91912</v>
       </c>
       <c r="AK7">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="G8"/>
       <c r="H8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I8" t="s">
         <v>32</v>
       </c>
       <c r="AI8" t="s">
         <v>34</v>
       </c>
       <c r="AJ8">
         <v>91762</v>
       </c>
       <c r="AK8">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="F9" t="s">
         <v>35</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>36</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I9" t="s">
         <v>37</v>
       </c>
       <c r="J9" t="s">
         <v>38</v>
       </c>
       <c r="AI9" t="s">
         <v>39</v>
       </c>
       <c r="AJ9">
         <v>91832</v>
       </c>
       <c r="AK9">