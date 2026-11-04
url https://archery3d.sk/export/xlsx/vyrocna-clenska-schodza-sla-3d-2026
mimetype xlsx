--- v0 (2026-10-14)
+++ v1 (2026-11-04)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$D$2:$AG$2</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>VÝROČNÁ ČLENSKÁ SCHÔDZA SLA 3D - 2026</t>
   </si>
   <si>
     <t>Skupina</t>
   </si>
   <si>
     <t>Priebež. por.</t>
   </si>
   <si>
     <t>Umiestnenie</t>
   </si>
   <si>
     <t>Priezvisko</t>
   </si>
   <si>
     <t>Meno</t>
   </si>
   <si>
     <t>Licencia</t>
   </si>
   <si>
     <t>Pohlavie</t>
   </si>
   <si>
@@ -109,138 +109,210 @@
   <si>
     <t>Žitňanský</t>
   </si>
   <si>
     <t>Jozef</t>
   </si>
   <si>
     <t>SVK1483</t>
   </si>
   <si>
     <t>m</t>
   </si>
   <si>
     <t>Senior 18+</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Lukostreľba pre radosť ♥</t>
   </si>
   <si>
     <t>BB50m</t>
   </si>
   <si>
+    <t>Harabinová</t>
+  </si>
+  <si>
+    <t>Jana</t>
+  </si>
+  <si>
+    <t>SVK0912</t>
+  </si>
+  <si>
+    <t>z</t>
+  </si>
+  <si>
+    <t>Lukostrelecký klub Epirus</t>
+  </si>
+  <si>
+    <t>BB50z</t>
+  </si>
+  <si>
+    <t>Michlík</t>
+  </si>
+  <si>
+    <t>Peter</t>
+  </si>
+  <si>
+    <t>SVK0336</t>
+  </si>
+  <si>
+    <t>Veterán 55+</t>
+  </si>
+  <si>
+    <t>SLK Spišské  Vlachy</t>
+  </si>
+  <si>
+    <t>BB999m</t>
+  </si>
+  <si>
     <t>Brozman</t>
   </si>
   <si>
     <t>Michal</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Lukostrelecký klub Route 66</t>
   </si>
   <si>
     <t>HU50m</t>
   </si>
   <si>
+    <t>LÉVAY</t>
+  </si>
+  <si>
+    <t>Tibor</t>
+  </si>
+  <si>
+    <t>SVK0317</t>
+  </si>
+  <si>
+    <t>LK BAŠTA Rimavská Sobota</t>
+  </si>
+  <si>
+    <t>HU999m</t>
+  </si>
+  <si>
     <t>Cabaň</t>
   </si>
   <si>
     <t>Richard</t>
   </si>
   <si>
     <t>SVK2251</t>
   </si>
   <si>
     <t>PBHB</t>
   </si>
   <si>
     <t>Antares 3D</t>
   </si>
   <si>
     <t>PBHB50m</t>
   </si>
   <si>
     <t>Bystričan</t>
   </si>
   <si>
     <t>Matúš</t>
   </si>
   <si>
     <t>SVK2267</t>
   </si>
   <si>
     <t>LK  3 beč Partizánske</t>
   </si>
   <si>
+    <t>Jusko</t>
+  </si>
+  <si>
+    <t>Marcel</t>
+  </si>
+  <si>
+    <t>SVK2011</t>
+  </si>
+  <si>
+    <t>TRLB</t>
+  </si>
+  <si>
+    <t>Archery Team 2008 Michalovce</t>
+  </si>
+  <si>
+    <t>TRLB50m</t>
+  </si>
+  <si>
+    <t>Krajčovič</t>
+  </si>
+  <si>
+    <t>SVK1507</t>
+  </si>
+  <si>
+    <t>TRRB</t>
+  </si>
+  <si>
+    <t>Spolok priateľov lukostrel'by Baka - ljász barátok társasága Baka</t>
+  </si>
+  <si>
+    <t>TRRB50m</t>
+  </si>
+  <si>
     <t>Vejčík</t>
   </si>
   <si>
     <t>Stanislav</t>
   </si>
   <si>
     <t>SVK2226</t>
   </si>
   <si>
-    <t>TRRB</t>
-[...1 lines deleted...]
-  <si>
     <t>Vres</t>
   </si>
   <si>
-    <t>TRRB50m</t>
-[...1 lines deleted...]
-  <si>
     <t>Rakovská</t>
   </si>
   <si>
     <t>Lívia</t>
   </si>
   <si>
     <t>SVK1730</t>
   </si>
   <si>
-    <t>z</t>
-[...1 lines deleted...]
-  <si>
     <t>VALHALLA ARROWS</t>
   </si>
   <si>
     <t>TRRB50z</t>
   </si>
   <si>
     <t>Monika</t>
   </si>
   <si>
     <t>SVK0655</t>
-  </si>
-[...1 lines deleted...]
-    <t>Veterán 55+</t>
   </si>
   <si>
     <t>Archery Klub Geronimo Trnava</t>
   </si>
   <si>
     <t>TRRB999z</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -598,68 +670,68 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK9"/>
+  <dimension ref="A1:AK14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:AK2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="77.695" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="11.711" bestFit="true" customWidth="true" style="0"/>
@@ -809,226 +881,389 @@
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="AI3" t="s">
         <v>30</v>
       </c>
       <c r="AJ3">
         <v>115598</v>
       </c>
       <c r="AK3">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="D4" t="s">
         <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>32</v>
       </c>
-      <c r="G4" s="1" t="s">
-        <v>26</v>
+      <c r="F4" t="s">
+        <v>33</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>34</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I4" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="J4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="AI4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="AJ4">
-        <v>115701</v>
+        <v>115969</v>
+      </c>
+      <c r="AK4">
+        <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="D5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H5" s="2" t="s">
-        <v>27</v>
+      <c r="H5" s="4" t="s">
+        <v>40</v>
       </c>
       <c r="I5" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="AI5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="AJ5">
-        <v>115662</v>
+        <v>115937</v>
       </c>
       <c r="AK5">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="D6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E6" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="F6" t="s">
         <v>44</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I6" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="J6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AI6" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="AJ6">
-        <v>115671</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>115701</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="D7" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E7" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="F7" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H7" s="2" t="s">
-        <v>27</v>
+      <c r="H7" s="4" t="s">
+        <v>40</v>
       </c>
       <c r="I7" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="J7" t="s">
-        <v>50</v>
+        <v>51</v>
+      </c>
+      <c r="AE7">
+        <v>1</v>
       </c>
       <c r="AI7" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="AJ7">
-        <v>115624</v>
+        <v>116002</v>
       </c>
       <c r="AK7">
         <v>2</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="D8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E8" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F8" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="G8" s="3" t="s">
         <v>55</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I8" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="J8" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="AI8" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="AJ8">
-        <v>115615</v>
+        <v>115662</v>
       </c>
       <c r="AK8">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="D9" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="E9" t="s">
+        <v>60</v>
+      </c>
+      <c r="F9" t="s">
+        <v>61</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H9" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I9" t="s">
+        <v>56</v>
+      </c>
+      <c r="J9" t="s">
+        <v>62</v>
+      </c>
+      <c r="AI9" t="s">
         <v>58</v>
       </c>
-      <c r="F9" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="AJ9">
+        <v>115671</v>
+      </c>
+      <c r="AK9">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37">
+      <c r="D10" t="s">
+        <v>63</v>
+      </c>
+      <c r="E10" t="s">
+        <v>64</v>
+      </c>
+      <c r="F10" t="s">
+        <v>65</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H10" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I10" t="s">
+        <v>66</v>
+      </c>
+      <c r="J10" t="s">
+        <v>67</v>
+      </c>
+      <c r="AI10" t="s">
+        <v>68</v>
+      </c>
+      <c r="AJ10">
+        <v>115841</v>
+      </c>
+      <c r="AK10">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37">
+      <c r="D11" t="s">
+        <v>69</v>
+      </c>
+      <c r="E11" t="s">
+        <v>24</v>
+      </c>
+      <c r="F11" t="s">
+        <v>70</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H11" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I11" t="s">
+        <v>71</v>
+      </c>
+      <c r="J11" t="s">
+        <v>72</v>
+      </c>
+      <c r="AI11" t="s">
+        <v>73</v>
+      </c>
+      <c r="AJ11">
+        <v>116025</v>
+      </c>
+      <c r="AK11">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37">
+      <c r="D12" t="s">
+        <v>74</v>
+      </c>
+      <c r="E12" t="s">
+        <v>75</v>
+      </c>
+      <c r="F12" t="s">
+        <v>76</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H12" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I12" t="s">
+        <v>71</v>
+      </c>
+      <c r="J12" t="s">
+        <v>77</v>
+      </c>
+      <c r="AI12" t="s">
+        <v>73</v>
+      </c>
+      <c r="AJ12">
+        <v>115624</v>
+      </c>
+      <c r="AK12">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37">
+      <c r="D13" t="s">
+        <v>78</v>
+      </c>
+      <c r="E13" t="s">
+        <v>79</v>
+      </c>
+      <c r="F13" t="s">
+        <v>80</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="H13" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I13" t="s">
+        <v>71</v>
+      </c>
+      <c r="J13" t="s">
+        <v>81</v>
+      </c>
+      <c r="AI13" t="s">
+        <v>82</v>
+      </c>
+      <c r="AJ13">
+        <v>115615</v>
+      </c>
+      <c r="AK13">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37">
+      <c r="D14" t="s">
+        <v>78</v>
+      </c>
+      <c r="E14" t="s">
+        <v>83</v>
+      </c>
+      <c r="F14" t="s">
+        <v>84</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="H14" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="I14" t="s">
+        <v>71</v>
+      </c>
+      <c r="J14" t="s">
+        <v>85</v>
+      </c>
+      <c r="AI14" t="s">
+        <v>86</v>
+      </c>
+      <c r="AJ14">
         <v>115697</v>
       </c>
-      <c r="AK9">
+      <c r="AK14">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">