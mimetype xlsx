--- v1 (2026-09-10)
+++ v2 (2026-10-15)
@@ -1124,51 +1124,51 @@
       <c r="E5" t="s">
         <v>35</v>
       </c>
       <c r="F5" t="s">
         <v>36</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>37</v>
       </c>
       <c r="AI5" t="s">
         <v>30</v>
       </c>
       <c r="AJ5">
         <v>103377</v>
       </c>
       <c r="AK5">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="D6" t="s">
         <v>38</v>
       </c>
       <c r="E6" t="s">
         <v>39</v>
       </c>
       <c r="F6" t="s">
         <v>40</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>42</v>
       </c>
       <c r="AI6" t="s">
@@ -1278,51 +1278,51 @@
       <c r="E10" t="s">
         <v>61</v>
       </c>
       <c r="F10" t="s">
         <v>62</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I10" t="s">
         <v>63</v>
       </c>
       <c r="J10" t="s">
         <v>64</v>
       </c>
       <c r="AI10" t="s">
         <v>65</v>
       </c>
       <c r="AJ10">
         <v>104203</v>
       </c>
       <c r="AK10">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="D11" t="s">
         <v>66</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" t="s">
         <v>67</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I11" t="s">
         <v>63</v>
       </c>
       <c r="J11" t="s">
         <v>68</v>
       </c>
       <c r="AI11" t="s">
@@ -1656,51 +1656,51 @@
       <c r="E22" t="s">
         <v>114</v>
       </c>
       <c r="F22" t="s">
         <v>115</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I22" t="s">
         <v>103</v>
       </c>
       <c r="J22" t="s">
         <v>116</v>
       </c>
       <c r="AI22" t="s">
         <v>105</v>
       </c>
       <c r="AJ22">
         <v>104159</v>
       </c>
       <c r="AK22">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>117</v>
       </c>
       <c r="E23" t="s">
         <v>118</v>
       </c>
       <c r="F23" t="s">
         <v>119</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I23" t="s">
         <v>103</v>
       </c>
       <c r="J23" t="s">
         <v>120</v>
       </c>
       <c r="AI23" t="s">