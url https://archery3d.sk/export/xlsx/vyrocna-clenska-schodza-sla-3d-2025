--- v0 (2026-04-29)
+++ v1 (2026-09-10)
@@ -1185,51 +1185,51 @@
       <c r="E7" t="s">
         <v>45</v>
       </c>
       <c r="F7" t="s">
         <v>46</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>41</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>47</v>
       </c>
       <c r="AI7" t="s">
         <v>43</v>
       </c>
       <c r="AJ7">
         <v>103314</v>
       </c>
       <c r="AK7">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="D8" t="s">
         <v>48</v>
       </c>
       <c r="E8" t="s">
         <v>49</v>
       </c>
       <c r="F8" t="s">
         <v>50</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>51</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>52</v>
       </c>
       <c r="AI8" t="s">
@@ -1278,83 +1278,83 @@
       <c r="E10" t="s">
         <v>61</v>
       </c>
       <c r="F10" t="s">
         <v>62</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I10" t="s">
         <v>63</v>
       </c>
       <c r="J10" t="s">
         <v>64</v>
       </c>
       <c r="AI10" t="s">
         <v>65</v>
       </c>
       <c r="AJ10">
         <v>104203</v>
       </c>
       <c r="AK10">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="D11" t="s">
         <v>66</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" t="s">
         <v>67</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I11" t="s">
         <v>63</v>
       </c>
       <c r="J11" t="s">
         <v>68</v>
       </c>
       <c r="AI11" t="s">
         <v>65</v>
       </c>
       <c r="AJ11">
         <v>104225</v>
       </c>
       <c r="AK11">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
         <v>69</v>
       </c>
       <c r="E12" t="s">
         <v>49</v>
       </c>
       <c r="F12" t="s">
         <v>70</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I12" t="s">
         <v>63</v>
       </c>
       <c r="J12" t="s">
         <v>71</v>
       </c>
       <c r="AI12" t="s">
@@ -1563,81 +1563,84 @@
       <c r="F19" t="s">
         <v>102</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I19" t="s">
         <v>103</v>
       </c>
       <c r="J19" t="s">
         <v>104</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AI19" t="s">
         <v>105</v>
       </c>
       <c r="AJ19">
         <v>103439</v>
       </c>
       <c r="AK19">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>106</v>
       </c>
       <c r="E20" t="s">
         <v>107</v>
       </c>
       <c r="F20" t="s">
         <v>108</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I20" t="s">
         <v>103</v>
       </c>
       <c r="J20" t="s">
         <v>109</v>
       </c>
       <c r="AI20" t="s">
         <v>105</v>
       </c>
       <c r="AJ20">
         <v>104272</v>
       </c>
+      <c r="AK20">
+        <v>5</v>
+      </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
         <v>110</v>
       </c>
       <c r="E21" t="s">
         <v>24</v>
       </c>
       <c r="F21" t="s">
         <v>111</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I21" t="s">
         <v>103</v>
       </c>
       <c r="J21" t="s">
         <v>112</v>
       </c>
       <c r="AI21" t="s">
         <v>105</v>
@@ -1651,50 +1654,53 @@
         <v>113</v>
       </c>
       <c r="E22" t="s">
         <v>114</v>
       </c>
       <c r="F22" t="s">
         <v>115</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I22" t="s">
         <v>103</v>
       </c>
       <c r="J22" t="s">
         <v>116</v>
       </c>
       <c r="AI22" t="s">
         <v>105</v>
       </c>
       <c r="AJ22">
         <v>104159</v>
+      </c>
+      <c r="AK22">
+        <v>5</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>117</v>
       </c>
       <c r="E23" t="s">
         <v>118</v>
       </c>
       <c r="F23" t="s">
         <v>119</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I23" t="s">
         <v>103</v>
       </c>
       <c r="J23" t="s">
         <v>120</v>
       </c>
       <c r="AI23" t="s">