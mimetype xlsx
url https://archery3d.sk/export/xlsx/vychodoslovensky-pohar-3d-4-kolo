--- v0 (2026-05-25)
+++ v1 (2026-09-07)
@@ -1876,51 +1876,51 @@
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I20" t="s">
         <v>74</v>
       </c>
       <c r="J20" t="s">
         <v>29</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AF20">
         <v>14.0</v>
       </c>
       <c r="AI20" t="s">
         <v>85</v>
       </c>
       <c r="AJ20">
         <v>79550</v>
       </c>
       <c r="AK20">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
         <v>88</v>
       </c>
       <c r="E21" t="s">
         <v>89</v>
       </c>
       <c r="F21" t="s">
         <v>90</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I21" t="s">
         <v>74</v>
       </c>
       <c r="J21" t="s">
         <v>29</v>
       </c>
       <c r="AE21">
@@ -2248,50 +2248,53 @@
       </c>
       <c r="G31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="4" t="s">
         <v>38</v>
       </c>
       <c r="I31" t="s">
         <v>116</v>
       </c>
       <c r="J31" t="s">
         <v>80</v>
       </c>
       <c r="AE31">
         <v>1</v>
       </c>
       <c r="AF31">
         <v>18.0</v>
       </c>
       <c r="AI31" t="s">
         <v>118</v>
       </c>
       <c r="AJ31">
         <v>78735</v>
       </c>
+      <c r="AK31">
+        <v>4</v>
+      </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
         <v>121</v>
       </c>
       <c r="E32" t="s">
         <v>37</v>
       </c>
       <c r="F32" t="s">
         <v>122</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H32" s="4" t="s">
         <v>38</v>
       </c>
       <c r="I32" t="s">
         <v>116</v>
       </c>
       <c r="J32" t="s">
         <v>80</v>
       </c>
       <c r="AE32">
         <v>1</v>
@@ -2826,51 +2829,51 @@
       <c r="F48" t="s">
         <v>175</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H48" s="4" t="s">
         <v>38</v>
       </c>
       <c r="I48" t="s">
         <v>170</v>
       </c>
       <c r="J48" t="s">
         <v>176</v>
       </c>
       <c r="AF48">
         <v>12.0</v>
       </c>
       <c r="AI48" t="s">
         <v>172</v>
       </c>
       <c r="AJ48">
         <v>78697</v>
       </c>
       <c r="AK48">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="D49" t="s">
         <v>137</v>
       </c>
       <c r="E49" t="s">
         <v>177</v>
       </c>
       <c r="F49" t="s">
         <v>178</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H49" s="4" t="s">
         <v>38</v>
       </c>
       <c r="I49" t="s">
         <v>170</v>
       </c>
       <c r="J49" t="s">
         <v>144</v>
       </c>
       <c r="AE49">
@@ -2934,86 +2937,86 @@
       <c r="G51" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>64</v>
       </c>
       <c r="I51" t="s">
         <v>170</v>
       </c>
       <c r="J51" t="s">
         <v>171</v>
       </c>
       <c r="AE51">
         <v>1</v>
       </c>
       <c r="AF51">
         <v>18.0</v>
       </c>
       <c r="AI51" t="s">
         <v>186</v>
       </c>
       <c r="AJ51">
         <v>79404</v>
       </c>
       <c r="AK51">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="D52" t="s">
         <v>187</v>
       </c>
       <c r="E52" t="s">
         <v>41</v>
       </c>
       <c r="F52" t="s">
         <v>188</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>64</v>
       </c>
       <c r="I52" t="s">
         <v>170</v>
       </c>
       <c r="J52" t="s">
         <v>189</v>
       </c>
       <c r="AF52">
         <v>12.0</v>
       </c>
       <c r="AI52" t="s">
         <v>186</v>
       </c>
       <c r="AJ52">
         <v>79254</v>
       </c>
       <c r="AK52">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
         <v>190</v>
       </c>
       <c r="E53" t="s">
         <v>191</v>
       </c>
       <c r="F53" t="s">
         <v>192</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H53" s="6" t="s">
         <v>73</v>
       </c>
       <c r="I53" t="s">
         <v>193</v>
       </c>
       <c r="J53" t="s">
         <v>176</v>
       </c>
       <c r="AD53" t="s">
@@ -3080,51 +3083,51 @@
       <c r="H55" s="6" t="s">
         <v>73</v>
       </c>
       <c r="I55" t="s">
         <v>193</v>
       </c>
       <c r="J55" t="s">
         <v>171</v>
       </c>
       <c r="AD55" t="s">
         <v>200</v>
       </c>
       <c r="AE55">
         <v>1</v>
       </c>
       <c r="AF55">
         <v>12.0</v>
       </c>
       <c r="AI55" t="s">
         <v>195</v>
       </c>
       <c r="AJ55">
         <v>79409</v>
       </c>
       <c r="AK55">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="56" spans="1:37">
       <c r="D56" t="s">
         <v>167</v>
       </c>
       <c r="E56" t="s">
         <v>201</v>
       </c>
       <c r="F56" t="s">
         <v>202</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="6" t="s">
         <v>73</v>
       </c>
       <c r="I56" t="s">
         <v>193</v>
       </c>
       <c r="J56" t="s">
         <v>171</v>
       </c>
       <c r="AD56" t="s">