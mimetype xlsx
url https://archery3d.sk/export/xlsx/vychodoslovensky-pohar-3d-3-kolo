--- v0 (2026-05-02)
+++ v1 (2026-07-08)
@@ -2659,50 +2659,53 @@
       </c>
       <c r="G40" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I40" t="s">
         <v>142</v>
       </c>
       <c r="J40" t="s">
         <v>84</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AF40">
         <v>18.0</v>
       </c>
       <c r="AI40" t="s">
         <v>147</v>
       </c>
       <c r="AJ40">
         <v>80973</v>
       </c>
+      <c r="AK40">
+        <v>4</v>
+      </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>90</v>
       </c>
       <c r="E41" t="s">
         <v>123</v>
       </c>
       <c r="F41" t="s">
         <v>152</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I41" t="s">
         <v>142</v>
       </c>
       <c r="J41" t="s">
         <v>94</v>
       </c>
       <c r="AE41">
         <v>1</v>
@@ -3336,51 +3339,51 @@
       <c r="G60" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I60" t="s">
         <v>207</v>
       </c>
       <c r="J60" t="s">
         <v>75</v>
       </c>
       <c r="AE60">
         <v>1</v>
       </c>
       <c r="AF60">
         <v>18.0</v>
       </c>
       <c r="AI60" t="s">
         <v>208</v>
       </c>
       <c r="AJ60">
         <v>79657</v>
       </c>
       <c r="AK60">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="61" spans="1:37">
       <c r="D61" t="s">
         <v>211</v>
       </c>
       <c r="E61" t="s">
         <v>212</v>
       </c>
       <c r="F61" t="s">
         <v>213</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I61" t="s">
         <v>207</v>
       </c>
       <c r="J61" t="s">
         <v>214</v>
       </c>
       <c r="AE61">