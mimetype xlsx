--- v1 (2026-07-08)
+++ v2 (2026-08-26)
@@ -2443,53 +2443,50 @@
       </c>
       <c r="F34" t="s">
         <v>130</v>
       </c>
       <c r="G34" s="4" t="s">
         <v>46</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I34" t="s">
         <v>93</v>
       </c>
       <c r="J34" t="s">
         <v>84</v>
       </c>
       <c r="AF34">
         <v>12.0</v>
       </c>
       <c r="AI34" t="s">
         <v>131</v>
       </c>
       <c r="AJ34">
         <v>80971</v>
       </c>
-      <c r="AK34">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="35" spans="1:37">
       <c r="D35" t="s">
         <v>132</v>
       </c>
       <c r="E35" t="s">
         <v>54</v>
       </c>
       <c r="F35" t="s">
         <v>133</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H35" s="6" t="s">
         <v>70</v>
       </c>
       <c r="I35" t="s">
         <v>93</v>
       </c>
       <c r="J35" t="s">
         <v>134</v>
       </c>
       <c r="AE35">
         <v>1</v>
@@ -2733,51 +2730,51 @@
       <c r="G42" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I42" t="s">
         <v>142</v>
       </c>
       <c r="J42" t="s">
         <v>155</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AF42">
         <v>18.0</v>
       </c>
       <c r="AI42" t="s">
         <v>147</v>
       </c>
       <c r="AJ42">
         <v>80588</v>
       </c>
       <c r="AK42">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>156</v>
       </c>
       <c r="E43" t="s">
         <v>112</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I43" t="s">
         <v>142</v>
       </c>
       <c r="AE43">
         <v>1</v>
       </c>
       <c r="AF43">
         <v>18.0</v>
       </c>
       <c r="AI43" t="s">
@@ -2861,51 +2858,51 @@
       <c r="G46" s="4" t="s">
         <v>46</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I46" t="s">
         <v>142</v>
       </c>
       <c r="J46" t="s">
         <v>155</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AF46">
         <v>18.0</v>
       </c>
       <c r="AI46" t="s">
         <v>165</v>
       </c>
       <c r="AJ46">
         <v>80589</v>
       </c>
       <c r="AK46">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>166</v>
       </c>
       <c r="E47" t="s">
         <v>57</v>
       </c>
       <c r="F47" t="s">
         <v>167</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H47" s="6" t="s">
         <v>70</v>
       </c>
       <c r="I47" t="s">
         <v>142</v>
       </c>
       <c r="J47" t="s">
         <v>134</v>
       </c>
       <c r="AE47">
@@ -3301,89 +3298,89 @@
       <c r="F59" t="s">
         <v>206</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I59" t="s">
         <v>207</v>
       </c>
       <c r="J59" t="s">
         <v>75</v>
       </c>
       <c r="AF59">
         <v>12.0</v>
       </c>
       <c r="AI59" t="s">
         <v>208</v>
       </c>
       <c r="AJ59">
         <v>79656</v>
       </c>
       <c r="AK59">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
         <v>209</v>
       </c>
       <c r="E60" t="s">
         <v>57</v>
       </c>
       <c r="F60" t="s">
         <v>210</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I60" t="s">
         <v>207</v>
       </c>
       <c r="J60" t="s">
         <v>75</v>
       </c>
       <c r="AE60">
         <v>1</v>
       </c>
       <c r="AF60">
         <v>18.0</v>
       </c>
       <c r="AI60" t="s">
         <v>208</v>
       </c>
       <c r="AJ60">
         <v>79657</v>
       </c>
       <c r="AK60">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="61" spans="1:37">
       <c r="D61" t="s">
         <v>211</v>
       </c>
       <c r="E61" t="s">
         <v>212</v>
       </c>
       <c r="F61" t="s">
         <v>213</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I61" t="s">
         <v>207</v>
       </c>
       <c r="J61" t="s">
         <v>214</v>
       </c>
       <c r="AE61">
@@ -3485,89 +3482,89 @@
       <c r="G64" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H64" s="6" t="s">
         <v>70</v>
       </c>
       <c r="I64" t="s">
         <v>207</v>
       </c>
       <c r="J64" t="s">
         <v>203</v>
       </c>
       <c r="AE64">
         <v>1</v>
       </c>
       <c r="AF64">
         <v>18.0</v>
       </c>
       <c r="AI64" t="s">
         <v>223</v>
       </c>
       <c r="AJ64">
         <v>80823</v>
       </c>
       <c r="AK64">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" t="s">
         <v>224</v>
       </c>
       <c r="E65" t="s">
         <v>225</v>
       </c>
       <c r="F65" t="s">
         <v>226</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H65" s="6" t="s">
         <v>70</v>
       </c>
       <c r="I65" t="s">
         <v>207</v>
       </c>
       <c r="J65" t="s">
         <v>214</v>
       </c>
       <c r="AE65">
         <v>1</v>
       </c>
       <c r="AF65">
         <v>18.0</v>
       </c>
       <c r="AI65" t="s">
         <v>223</v>
       </c>
       <c r="AJ65">
         <v>81098</v>
       </c>
       <c r="AK65">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
         <v>227</v>
       </c>
       <c r="E66" t="s">
         <v>228</v>
       </c>
       <c r="F66" t="s">
         <v>229</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H66" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I66" t="s">
         <v>230</v>
       </c>
       <c r="J66" t="s">
         <v>75</v>
       </c>
       <c r="AD66" t="s">
@@ -3634,51 +3631,51 @@
       <c r="H68" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I68" t="s">
         <v>230</v>
       </c>
       <c r="J68" t="s">
         <v>214</v>
       </c>
       <c r="AD68" t="s">
         <v>237</v>
       </c>
       <c r="AE68">
         <v>1</v>
       </c>
       <c r="AF68">
         <v>12.0</v>
       </c>
       <c r="AI68" t="s">
         <v>232</v>
       </c>
       <c r="AJ68">
         <v>81127</v>
       </c>
       <c r="AK68">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="69" spans="1:37">
       <c r="D69" t="s">
         <v>211</v>
       </c>
       <c r="E69" t="s">
         <v>238</v>
       </c>
       <c r="F69" t="s">
         <v>239</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H69" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I69" t="s">
         <v>230</v>
       </c>
       <c r="J69" t="s">
         <v>214</v>
       </c>
       <c r="AD69" t="s">