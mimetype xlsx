--- v2 (2026-08-26)
+++ v3 (2026-10-19)
@@ -2657,51 +2657,51 @@
       <c r="G40" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I40" t="s">
         <v>142</v>
       </c>
       <c r="J40" t="s">
         <v>84</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AF40">
         <v>18.0</v>
       </c>
       <c r="AI40" t="s">
         <v>147</v>
       </c>
       <c r="AJ40">
         <v>80973</v>
       </c>
       <c r="AK40">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>90</v>
       </c>
       <c r="E41" t="s">
         <v>123</v>
       </c>
       <c r="F41" t="s">
         <v>152</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I41" t="s">
         <v>142</v>
       </c>
       <c r="J41" t="s">
         <v>94</v>
       </c>
       <c r="AE41">