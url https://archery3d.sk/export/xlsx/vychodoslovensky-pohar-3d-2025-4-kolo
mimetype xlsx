--- v0 (2026-05-05)
+++ v1 (2026-05-25)
@@ -2139,51 +2139,51 @@
       <c r="D33" t="s">
         <v>127</v>
       </c>
       <c r="E33" t="s">
         <v>128</v>
       </c>
       <c r="F33" t="s">
         <v>129</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H33" s="6" t="s">
         <v>65</v>
       </c>
       <c r="I33" t="s">
         <v>104</v>
       </c>
       <c r="AI33" t="s">
         <v>126</v>
       </c>
       <c r="AJ33">
         <v>103717</v>
       </c>
       <c r="AK33">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
         <v>130</v>
       </c>
       <c r="E34" t="s">
         <v>131</v>
       </c>
       <c r="F34" t="s">
         <v>132</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H34" s="6" t="s">
         <v>65</v>
       </c>
       <c r="I34" t="s">
         <v>104</v>
       </c>
       <c r="AI34" t="s">
         <v>126</v>
       </c>
       <c r="AJ34">