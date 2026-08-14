--- v1 (2026-05-25)
+++ v2 (2026-08-14)
@@ -1372,51 +1372,51 @@
       <c r="D5" t="s">
         <v>33</v>
       </c>
       <c r="E5" t="s">
         <v>34</v>
       </c>
       <c r="F5" t="s">
         <v>35</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="I5" t="s">
         <v>27</v>
       </c>
       <c r="AI5" t="s">
         <v>37</v>
       </c>
       <c r="AJ5">
         <v>103688</v>
       </c>
       <c r="AK5">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="D6" t="s">
         <v>38</v>
       </c>
       <c r="E6" t="s">
         <v>39</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>36</v>
       </c>
       <c r="I6" t="s">
         <v>27</v>
       </c>
       <c r="AI6" t="s">
         <v>40</v>
       </c>
       <c r="AJ6">
         <v>103689</v>
       </c>
     </row>
@@ -1748,51 +1748,51 @@
       <c r="D19" t="s">
         <v>77</v>
       </c>
       <c r="E19" t="s">
         <v>78</v>
       </c>
       <c r="F19" t="s">
         <v>79</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>36</v>
       </c>
       <c r="I19" t="s">
         <v>80</v>
       </c>
       <c r="AI19" t="s">
         <v>81</v>
       </c>
       <c r="AJ19">
         <v>103703</v>
       </c>
       <c r="AK19">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>82</v>
       </c>
       <c r="E20" t="s">
         <v>83</v>
       </c>
       <c r="F20" t="s">
         <v>84</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>36</v>
       </c>
       <c r="I20" t="s">
         <v>80</v>
       </c>
       <c r="AI20" t="s">
         <v>85</v>
       </c>
       <c r="AJ20">
@@ -2052,51 +2052,51 @@
       <c r="D30" t="s">
         <v>116</v>
       </c>
       <c r="E30" t="s">
         <v>117</v>
       </c>
       <c r="F30" t="s">
         <v>118</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>44</v>
       </c>
       <c r="I30" t="s">
         <v>104</v>
       </c>
       <c r="AI30" t="s">
         <v>119</v>
       </c>
       <c r="AJ30">
         <v>103712</v>
       </c>
       <c r="AK30">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
         <v>120</v>
       </c>
       <c r="E31" t="s">
         <v>121</v>
       </c>
       <c r="F31" t="s">
         <v>122</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>44</v>
       </c>
       <c r="I31" t="s">
         <v>104</v>
       </c>
       <c r="AI31" t="s">
         <v>119</v>
       </c>
       <c r="AJ31">
@@ -2604,51 +2604,51 @@
       <c r="D51" t="s">
         <v>182</v>
       </c>
       <c r="E51" t="s">
         <v>183</v>
       </c>
       <c r="F51" t="s">
         <v>184</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>44</v>
       </c>
       <c r="I51" t="s">
         <v>180</v>
       </c>
       <c r="AI51" t="s">
         <v>181</v>
       </c>
       <c r="AJ51">
         <v>103734</v>
       </c>
       <c r="AK51">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="D52" t="s">
         <v>185</v>
       </c>
       <c r="E52" t="s">
         <v>186</v>
       </c>
       <c r="F52" t="s">
         <v>187</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>44</v>
       </c>
       <c r="I52" t="s">
         <v>180</v>
       </c>
       <c r="AI52" t="s">
         <v>181</v>
       </c>
       <c r="AJ52">
@@ -2714,51 +2714,51 @@
       <c r="D55" t="s">
         <v>194</v>
       </c>
       <c r="E55" t="s">
         <v>195</v>
       </c>
       <c r="F55" t="s">
         <v>196</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H55" s="6" t="s">
         <v>65</v>
       </c>
       <c r="I55" t="s">
         <v>180</v>
       </c>
       <c r="AI55" t="s">
         <v>193</v>
       </c>
       <c r="AJ55">
         <v>103738</v>
       </c>
       <c r="AK55">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="56" spans="1:37">
       <c r="D56" t="s">
         <v>197</v>
       </c>
       <c r="E56" t="s">
         <v>198</v>
       </c>
       <c r="F56" t="s">
         <v>199</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H56" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I56" t="s">
         <v>200</v>
       </c>
       <c r="AI56" t="s">
         <v>201</v>
       </c>
       <c r="AJ56">