--- v2 (2026-08-14)
+++ v3 (2026-09-04)
@@ -1696,51 +1696,51 @@
       <c r="D17" t="s">
         <v>70</v>
       </c>
       <c r="E17" t="s">
         <v>71</v>
       </c>
       <c r="F17" t="s">
         <v>72</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>44</v>
       </c>
       <c r="I17" t="s">
         <v>73</v>
       </c>
       <c r="AI17" t="s">
         <v>74</v>
       </c>
       <c r="AJ17">
         <v>103700</v>
       </c>
       <c r="AK17">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>75</v>
       </c>
       <c r="E18" t="s">
         <v>76</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>44</v>
       </c>
       <c r="I18" t="s">
         <v>73</v>
       </c>
       <c r="AI18" t="s">
         <v>74</v>
       </c>
       <c r="AJ18">
         <v>103701</v>
       </c>
     </row>
@@ -2194,51 +2194,51 @@
       <c r="D35" t="s">
         <v>133</v>
       </c>
       <c r="E35" t="s">
         <v>134</v>
       </c>
       <c r="F35" t="s">
         <v>135</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H35" s="6" t="s">
         <v>65</v>
       </c>
       <c r="I35" t="s">
         <v>104</v>
       </c>
       <c r="AI35" t="s">
         <v>136</v>
       </c>
       <c r="AJ35">
         <v>103715</v>
       </c>
       <c r="AK35">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
         <v>23</v>
       </c>
       <c r="E36" t="s">
         <v>137</v>
       </c>
       <c r="F36" t="s">
         <v>138</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H36" s="4" t="s">
         <v>36</v>
       </c>
       <c r="I36" t="s">
         <v>139</v>
       </c>
       <c r="AI36" t="s">
         <v>140</v>
       </c>
       <c r="AJ36">