--- v3 (2026-09-04)
+++ v4 (2026-09-28)
@@ -1696,51 +1696,51 @@
       <c r="D17" t="s">
         <v>70</v>
       </c>
       <c r="E17" t="s">
         <v>71</v>
       </c>
       <c r="F17" t="s">
         <v>72</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>44</v>
       </c>
       <c r="I17" t="s">
         <v>73</v>
       </c>
       <c r="AI17" t="s">
         <v>74</v>
       </c>
       <c r="AJ17">
         <v>103700</v>
       </c>
       <c r="AK17">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>75</v>
       </c>
       <c r="E18" t="s">
         <v>76</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>44</v>
       </c>
       <c r="I18" t="s">
         <v>73</v>
       </c>
       <c r="AI18" t="s">
         <v>74</v>
       </c>
       <c r="AJ18">
         <v>103701</v>
       </c>
     </row>