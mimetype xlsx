--- v4 (2026-09-28)
+++ v5 (2026-10-20)
@@ -2792,51 +2792,51 @@
       <c r="D58" t="s">
         <v>185</v>
       </c>
       <c r="E58" t="s">
         <v>205</v>
       </c>
       <c r="F58" t="s">
         <v>206</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H58" s="4" t="s">
         <v>36</v>
       </c>
       <c r="I58" t="s">
         <v>200</v>
       </c>
       <c r="AI58" t="s">
         <v>207</v>
       </c>
       <c r="AJ58">
         <v>103744</v>
       </c>
       <c r="AK58">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="59" spans="1:37">
       <c r="D59" t="s">
         <v>208</v>
       </c>
       <c r="E59" t="s">
         <v>209</v>
       </c>
       <c r="F59" t="s">
         <v>210</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H59" s="4" t="s">
         <v>36</v>
       </c>
       <c r="I59" t="s">
         <v>200</v>
       </c>
       <c r="AI59" t="s">
         <v>211</v>
       </c>
       <c r="AJ59">