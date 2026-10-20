--- v2 (2026-08-20)
+++ v3 (2026-10-20)
@@ -2763,51 +2763,51 @@
       <c r="E39" t="s">
         <v>153</v>
       </c>
       <c r="F39" t="s">
         <v>154</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I39" t="s">
         <v>133</v>
       </c>
       <c r="AF39">
         <v>12.0</v>
       </c>
       <c r="AI39" t="s">
         <v>148</v>
       </c>
       <c r="AJ39">
         <v>92829</v>
       </c>
       <c r="AK39">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>155</v>
       </c>
       <c r="E40" t="s">
         <v>156</v>
       </c>
       <c r="F40" t="s">
         <v>157</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I40" t="s">
         <v>133</v>
       </c>
       <c r="AF40">
         <v>12.0</v>
       </c>
       <c r="AI40" t="s">
@@ -3710,51 +3710,51 @@
       <c r="E67" t="s">
         <v>230</v>
       </c>
       <c r="F67" t="s">
         <v>231</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I67" t="s">
         <v>217</v>
       </c>
       <c r="AF67">
         <v>12.0</v>
       </c>
       <c r="AI67" t="s">
         <v>218</v>
       </c>
       <c r="AJ67">
         <v>92831</v>
       </c>
       <c r="AK67">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="68" spans="1:37">
       <c r="D68" t="s">
         <v>232</v>
       </c>
       <c r="E68" t="s">
         <v>233</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I68" t="s">
         <v>217</v>
       </c>
       <c r="J68" t="s">
         <v>234</v>
       </c>
       <c r="AE68">
         <v>1</v>
       </c>
       <c r="AF68">