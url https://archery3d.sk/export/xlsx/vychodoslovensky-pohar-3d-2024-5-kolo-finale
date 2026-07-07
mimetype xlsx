--- v0 (2026-05-05)
+++ v1 (2026-07-07)
@@ -2701,50 +2701,53 @@
       </c>
       <c r="G37" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I37" t="s">
         <v>133</v>
       </c>
       <c r="J37" t="s">
         <v>117</v>
       </c>
       <c r="AE37">
         <v>1</v>
       </c>
       <c r="AF37">
         <v>12.0</v>
       </c>
       <c r="AI37" t="s">
         <v>148</v>
       </c>
       <c r="AJ37">
         <v>92288</v>
       </c>
+      <c r="AK37">
+        <v>5</v>
+      </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
         <v>149</v>
       </c>
       <c r="E38" t="s">
         <v>150</v>
       </c>
       <c r="F38" t="s">
         <v>151</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I38" t="s">
         <v>133</v>
       </c>
       <c r="AF38">
         <v>12.0</v>
       </c>
       <c r="AI38" t="s">
         <v>148</v>
@@ -2759,50 +2762,53 @@
       </c>
       <c r="E39" t="s">
         <v>153</v>
       </c>
       <c r="F39" t="s">
         <v>154</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I39" t="s">
         <v>133</v>
       </c>
       <c r="AF39">
         <v>12.0</v>
       </c>
       <c r="AI39" t="s">
         <v>148</v>
       </c>
       <c r="AJ39">
         <v>92829</v>
       </c>
+      <c r="AK39">
+        <v>4</v>
+      </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>155</v>
       </c>
       <c r="E40" t="s">
         <v>156</v>
       </c>
       <c r="F40" t="s">
         <v>157</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I40" t="s">
         <v>133</v>
       </c>
       <c r="AF40">
         <v>12.0</v>
       </c>
       <c r="AI40" t="s">
         <v>148</v>
@@ -3225,50 +3231,53 @@
       </c>
       <c r="G53" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I53" t="s">
         <v>184</v>
       </c>
       <c r="J53" t="s">
         <v>33</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AF53">
         <v>12.0</v>
       </c>
       <c r="AI53" t="s">
         <v>186</v>
       </c>
       <c r="AJ53">
         <v>92270</v>
       </c>
+      <c r="AK53">
+        <v>4</v>
+      </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
         <v>191</v>
       </c>
       <c r="E54" t="s">
         <v>192</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I54" t="s">
         <v>184</v>
       </c>
       <c r="AE54">
         <v>1</v>
       </c>
       <c r="AF54">
         <v>12.0</v>
       </c>
       <c r="AI54" t="s">
         <v>186</v>
@@ -3631,51 +3640,51 @@
       <c r="G65" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I65" t="s">
         <v>217</v>
       </c>
       <c r="J65" t="s">
         <v>85</v>
       </c>
       <c r="AE65">
         <v>1</v>
       </c>
       <c r="AF65">
         <v>12.0</v>
       </c>
       <c r="AI65" t="s">
         <v>218</v>
       </c>
       <c r="AJ65">
         <v>92268</v>
       </c>
       <c r="AK65">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
         <v>227</v>
       </c>
       <c r="E66" t="s">
         <v>228</v>
       </c>
       <c r="F66" t="s">
         <v>229</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I66" t="s">
         <v>217</v>
       </c>
       <c r="J66" t="s">
         <v>85</v>
       </c>
       <c r="AF66">
@@ -3696,50 +3705,53 @@
         <v>155</v>
       </c>
       <c r="E67" t="s">
         <v>230</v>
       </c>
       <c r="F67" t="s">
         <v>231</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I67" t="s">
         <v>217</v>
       </c>
       <c r="AF67">
         <v>12.0</v>
       </c>
       <c r="AI67" t="s">
         <v>218</v>
       </c>
       <c r="AJ67">
         <v>92831</v>
+      </c>
+      <c r="AK67">
+        <v>5</v>
       </c>
     </row>
     <row r="68" spans="1:37">
       <c r="D68" t="s">
         <v>232</v>
       </c>
       <c r="E68" t="s">
         <v>233</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I68" t="s">
         <v>217</v>
       </c>
       <c r="J68" t="s">
         <v>234</v>
       </c>
       <c r="AE68">
         <v>1</v>
       </c>
       <c r="AF68">