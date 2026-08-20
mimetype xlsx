--- v1 (2026-07-07)
+++ v2 (2026-08-20)
@@ -2702,51 +2702,51 @@
       <c r="G37" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I37" t="s">
         <v>133</v>
       </c>
       <c r="J37" t="s">
         <v>117</v>
       </c>
       <c r="AE37">
         <v>1</v>
       </c>
       <c r="AF37">
         <v>12.0</v>
       </c>
       <c r="AI37" t="s">
         <v>148</v>
       </c>
       <c r="AJ37">
         <v>92288</v>
       </c>
       <c r="AK37">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
         <v>149</v>
       </c>
       <c r="E38" t="s">
         <v>150</v>
       </c>
       <c r="F38" t="s">
         <v>151</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I38" t="s">
         <v>133</v>
       </c>
       <c r="AF38">
         <v>12.0</v>
       </c>
       <c r="AI38" t="s">
@@ -3330,50 +3330,53 @@
       </c>
       <c r="F56" t="s">
         <v>199</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>37</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I56" t="s">
         <v>184</v>
       </c>
       <c r="J56" t="s">
         <v>185</v>
       </c>
       <c r="AF56">
         <v>12.0</v>
       </c>
       <c r="AI56" t="s">
         <v>200</v>
       </c>
       <c r="AJ56">
         <v>92237</v>
       </c>
+      <c r="AK56">
+        <v>4</v>
+      </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
         <v>201</v>
       </c>
       <c r="E57" t="s">
         <v>202</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>37</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I57" t="s">
         <v>184</v>
       </c>
       <c r="J57" t="s">
         <v>85</v>
       </c>
       <c r="AF57">
         <v>12.0</v>
       </c>
       <c r="AI57" t="s">
         <v>200</v>
@@ -3640,86 +3643,86 @@
       <c r="G65" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I65" t="s">
         <v>217</v>
       </c>
       <c r="J65" t="s">
         <v>85</v>
       </c>
       <c r="AE65">
         <v>1</v>
       </c>
       <c r="AF65">
         <v>12.0</v>
       </c>
       <c r="AI65" t="s">
         <v>218</v>
       </c>
       <c r="AJ65">
         <v>92268</v>
       </c>
       <c r="AK65">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
         <v>227</v>
       </c>
       <c r="E66" t="s">
         <v>228</v>
       </c>
       <c r="F66" t="s">
         <v>229</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I66" t="s">
         <v>217</v>
       </c>
       <c r="J66" t="s">
         <v>85</v>
       </c>
       <c r="AF66">
         <v>12.0</v>
       </c>
       <c r="AI66" t="s">
         <v>218</v>
       </c>
       <c r="AJ66">
         <v>92291</v>
       </c>
       <c r="AK66">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
         <v>155</v>
       </c>
       <c r="E67" t="s">
         <v>230</v>
       </c>
       <c r="F67" t="s">
         <v>231</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I67" t="s">
         <v>217</v>
       </c>
       <c r="AF67">
         <v>12.0</v>
       </c>
       <c r="AI67" t="s">
@@ -3812,89 +3815,89 @@
       <c r="G70" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H70" s="6" t="s">
         <v>84</v>
       </c>
       <c r="I70" t="s">
         <v>217</v>
       </c>
       <c r="J70" t="s">
         <v>207</v>
       </c>
       <c r="AE70">
         <v>1</v>
       </c>
       <c r="AF70">
         <v>12.0</v>
       </c>
       <c r="AI70" t="s">
         <v>241</v>
       </c>
       <c r="AJ70">
         <v>92507</v>
       </c>
       <c r="AK70">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="71" spans="1:37">
       <c r="D71" t="s">
         <v>242</v>
       </c>
       <c r="E71" t="s">
         <v>243</v>
       </c>
       <c r="F71" t="s">
         <v>244</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H71" s="6" t="s">
         <v>84</v>
       </c>
       <c r="I71" t="s">
         <v>217</v>
       </c>
       <c r="J71" t="s">
         <v>224</v>
       </c>
       <c r="AE71">
         <v>1</v>
       </c>
       <c r="AF71">
         <v>12.0</v>
       </c>
       <c r="AI71" t="s">
         <v>241</v>
       </c>
       <c r="AJ71">
         <v>92320</v>
       </c>
       <c r="AK71">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="72" spans="1:37">
       <c r="D72" t="s">
         <v>245</v>
       </c>
       <c r="E72" t="s">
         <v>101</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H72" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I72" t="s">
         <v>246</v>
       </c>
       <c r="J72" t="s">
         <v>85</v>
       </c>
       <c r="AD72" t="s">
         <v>247</v>
       </c>
       <c r="AF72">
@@ -3958,51 +3961,51 @@
       <c r="H74" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I74" t="s">
         <v>246</v>
       </c>
       <c r="J74" t="s">
         <v>224</v>
       </c>
       <c r="AD74" t="s">
         <v>255</v>
       </c>
       <c r="AE74">
         <v>1</v>
       </c>
       <c r="AF74">
         <v>6.0</v>
       </c>
       <c r="AI74" t="s">
         <v>248</v>
       </c>
       <c r="AJ74">
         <v>92258</v>
       </c>
       <c r="AK74">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="75" spans="1:37">
       <c r="D75" t="s">
         <v>221</v>
       </c>
       <c r="E75" t="s">
         <v>256</v>
       </c>
       <c r="F75" t="s">
         <v>257</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H75" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I75" t="s">
         <v>246</v>
       </c>
       <c r="J75" t="s">
         <v>224</v>
       </c>
       <c r="AD75" t="s">
@@ -4128,53 +4131,50 @@
         <v>271</v>
       </c>
       <c r="G79" s="3" t="s">
         <v>37</v>
       </c>
       <c r="H79" s="4" t="s">
         <v>47</v>
       </c>
       <c r="I79" t="s">
         <v>246</v>
       </c>
       <c r="J79" t="s">
         <v>144</v>
       </c>
       <c r="AE79">
         <v>1</v>
       </c>
       <c r="AF79">
         <v>8.0</v>
       </c>
       <c r="AI79" t="s">
         <v>272</v>
       </c>
       <c r="AJ79">
         <v>92238</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
     </row>
     <row r="80" spans="1:37">
       <c r="D80" t="s">
         <v>273</v>
       </c>
       <c r="E80" t="s">
         <v>215</v>
       </c>
       <c r="F80" t="s">
         <v>274</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I80" t="s">
         <v>246</v>
       </c>
       <c r="J80" t="s">
         <v>275</v>
       </c>
       <c r="AE80">