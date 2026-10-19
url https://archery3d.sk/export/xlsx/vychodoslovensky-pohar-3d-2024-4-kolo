--- v2 (2026-09-06)
+++ v3 (2026-10-19)
@@ -2965,51 +2965,51 @@
       <c r="F50" t="s">
         <v>190</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>50</v>
       </c>
       <c r="I50" t="s">
         <v>181</v>
       </c>
       <c r="J50" t="s">
         <v>132</v>
       </c>
       <c r="AF50">
         <v>12.0</v>
       </c>
       <c r="AI50" t="s">
         <v>187</v>
       </c>
       <c r="AJ50">
         <v>91460</v>
       </c>
       <c r="AK50">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="51" spans="1:37">
       <c r="D51" t="s">
         <v>191</v>
       </c>
       <c r="E51" t="s">
         <v>192</v>
       </c>
       <c r="F51" t="s">
         <v>193</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>50</v>
       </c>
       <c r="I51" t="s">
         <v>181</v>
       </c>
       <c r="J51" t="s">
         <v>186</v>
       </c>
       <c r="AF51">