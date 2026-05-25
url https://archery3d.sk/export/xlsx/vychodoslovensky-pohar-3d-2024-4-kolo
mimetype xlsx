--- v0 (2026-05-01)
+++ v1 (2026-05-25)
@@ -2678,50 +2678,53 @@
       </c>
       <c r="G42" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>50</v>
       </c>
       <c r="I42" t="s">
         <v>157</v>
       </c>
       <c r="J42" t="s">
         <v>28</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AF42">
         <v>18.0</v>
       </c>
       <c r="AI42" t="s">
         <v>159</v>
       </c>
       <c r="AJ42">
         <v>91213</v>
       </c>
+      <c r="AK42">
+        <v>4</v>
+      </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>162</v>
       </c>
       <c r="E43" t="s">
         <v>163</v>
       </c>
       <c r="F43" t="s">
         <v>164</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>50</v>
       </c>
       <c r="I43" t="s">
         <v>157</v>
       </c>
       <c r="J43" t="s">
         <v>165</v>
       </c>
       <c r="AE43">
         <v>1</v>
@@ -2954,50 +2957,53 @@
         <v>189</v>
       </c>
       <c r="F50" t="s">
         <v>190</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>50</v>
       </c>
       <c r="I50" t="s">
         <v>181</v>
       </c>
       <c r="J50" t="s">
         <v>132</v>
       </c>
       <c r="AF50">
         <v>12.0</v>
       </c>
       <c r="AI50" t="s">
         <v>187</v>
       </c>
       <c r="AJ50">
         <v>91460</v>
+      </c>
+      <c r="AK50">
+        <v>5</v>
       </c>
     </row>
     <row r="51" spans="1:37">
       <c r="D51" t="s">
         <v>191</v>
       </c>
       <c r="E51" t="s">
         <v>192</v>
       </c>
       <c r="F51" t="s">
         <v>193</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>50</v>
       </c>
       <c r="I51" t="s">
         <v>181</v>
       </c>
       <c r="J51" t="s">
         <v>186</v>
       </c>
       <c r="AF51">