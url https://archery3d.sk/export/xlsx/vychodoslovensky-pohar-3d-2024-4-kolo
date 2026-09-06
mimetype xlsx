--- v1 (2026-05-25)
+++ v2 (2026-09-06)
@@ -1883,51 +1883,51 @@
       <c r="G19" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I19" t="s">
         <v>81</v>
       </c>
       <c r="J19" t="s">
         <v>28</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AF19">
         <v>14.0</v>
       </c>
       <c r="AI19" t="s">
         <v>87</v>
       </c>
       <c r="AJ19">
         <v>91239</v>
       </c>
       <c r="AK19">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>88</v>
       </c>
       <c r="E20" t="s">
         <v>89</v>
       </c>
       <c r="F20" t="s">
         <v>90</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I20" t="s">
         <v>81</v>
       </c>
       <c r="J20" t="s">
         <v>28</v>
       </c>
       <c r="AE20">
@@ -2270,50 +2270,53 @@
       </c>
       <c r="G30" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>50</v>
       </c>
       <c r="I30" t="s">
         <v>115</v>
       </c>
       <c r="J30" t="s">
         <v>96</v>
       </c>
       <c r="AE30">
         <v>1</v>
       </c>
       <c r="AF30">
         <v>18.0</v>
       </c>
       <c r="AI30" t="s">
         <v>126</v>
       </c>
       <c r="AJ30">
         <v>91157</v>
       </c>
+      <c r="AK30">
+        <v>4</v>
+      </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
         <v>127</v>
       </c>
       <c r="E31" t="s">
         <v>128</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>50</v>
       </c>
       <c r="I31" t="s">
         <v>115</v>
       </c>
       <c r="AE31">
         <v>1</v>
       </c>
       <c r="AF31">
         <v>18.0</v>
       </c>
       <c r="AI31" t="s">
         <v>126</v>
@@ -2751,50 +2754,53 @@
       </c>
       <c r="G44" s="3" t="s">
         <v>37</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>50</v>
       </c>
       <c r="I44" t="s">
         <v>157</v>
       </c>
       <c r="J44" t="s">
         <v>158</v>
       </c>
       <c r="AE44">
         <v>1</v>
       </c>
       <c r="AF44">
         <v>18.0</v>
       </c>
       <c r="AI44" t="s">
         <v>169</v>
       </c>
       <c r="AJ44">
         <v>91182</v>
       </c>
+      <c r="AK44">
+        <v>4</v>
+      </c>
     </row>
     <row r="45" spans="1:37">
       <c r="D45" t="s">
         <v>170</v>
       </c>
       <c r="E45" t="s">
         <v>171</v>
       </c>
       <c r="F45" t="s">
         <v>172</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H45" s="6" t="s">
         <v>72</v>
       </c>
       <c r="I45" t="s">
         <v>157</v>
       </c>
       <c r="J45" t="s">
         <v>116</v>
       </c>
       <c r="AE45">
         <v>1</v>
@@ -2924,51 +2930,51 @@
       <c r="G49" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>50</v>
       </c>
       <c r="I49" t="s">
         <v>181</v>
       </c>
       <c r="J49" t="s">
         <v>186</v>
       </c>
       <c r="AE49">
         <v>1</v>
       </c>
       <c r="AF49">
         <v>18.0</v>
       </c>
       <c r="AI49" t="s">
         <v>187</v>
       </c>
       <c r="AJ49">
         <v>91396</v>
       </c>
       <c r="AK49">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
         <v>188</v>
       </c>
       <c r="E50" t="s">
         <v>189</v>
       </c>
       <c r="F50" t="s">
         <v>190</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>50</v>
       </c>
       <c r="I50" t="s">
         <v>181</v>
       </c>
       <c r="J50" t="s">
         <v>132</v>
       </c>
       <c r="AF50">
@@ -2994,89 +3000,89 @@
       <c r="F51" t="s">
         <v>193</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>50</v>
       </c>
       <c r="I51" t="s">
         <v>181</v>
       </c>
       <c r="J51" t="s">
         <v>186</v>
       </c>
       <c r="AF51">
         <v>12.0</v>
       </c>
       <c r="AI51" t="s">
         <v>187</v>
       </c>
       <c r="AJ51">
         <v>91363</v>
       </c>
       <c r="AK51">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="D52" t="s">
         <v>194</v>
       </c>
       <c r="E52" t="s">
         <v>48</v>
       </c>
       <c r="F52" t="s">
         <v>195</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H52" s="6" t="s">
         <v>72</v>
       </c>
       <c r="I52" t="s">
         <v>181</v>
       </c>
       <c r="J52" t="s">
         <v>196</v>
       </c>
       <c r="AE52">
         <v>1</v>
       </c>
       <c r="AF52">
         <v>18.0</v>
       </c>
       <c r="AI52" t="s">
         <v>197</v>
       </c>
       <c r="AJ52">
         <v>91377</v>
       </c>
       <c r="AK52">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
         <v>198</v>
       </c>
       <c r="E53" t="s">
         <v>199</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H53" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I53" t="s">
         <v>200</v>
       </c>
       <c r="AD53" t="s">
         <v>201</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AF53">
@@ -3165,90 +3171,84 @@
       </c>
       <c r="G56" s="3" t="s">
         <v>37</v>
       </c>
       <c r="H56" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I56" t="s">
         <v>200</v>
       </c>
       <c r="J56" t="s">
         <v>122</v>
       </c>
       <c r="AE56">
         <v>1</v>
       </c>
       <c r="AF56">
         <v>14.0</v>
       </c>
       <c r="AI56" t="s">
         <v>211</v>
       </c>
       <c r="AJ56">
         <v>91463</v>
       </c>
-      <c r="AK56">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
         <v>212</v>
       </c>
       <c r="E57" t="s">
         <v>213</v>
       </c>
       <c r="F57" t="s">
         <v>214</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>37</v>
       </c>
       <c r="H57" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I57" t="s">
         <v>200</v>
       </c>
       <c r="J57" t="s">
         <v>186</v>
       </c>
       <c r="AE57">
         <v>1</v>
       </c>
       <c r="AF57">
         <v>14.0</v>
       </c>
       <c r="AI57" t="s">
         <v>211</v>
       </c>
       <c r="AJ57">
         <v>91364</v>
-      </c>
-[...1 lines deleted...]
-        <v>3</v>
       </c>
     </row>
     <row r="58" spans="1:37">
       <c r="D58" t="s">
         <v>215</v>
       </c>
       <c r="E58" t="s">
         <v>216</v>
       </c>
       <c r="F58" t="s">
         <v>217</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>50</v>
       </c>
       <c r="I58" t="s">
         <v>200</v>
       </c>
       <c r="AE58">
         <v>1</v>
       </c>
       <c r="AF58">