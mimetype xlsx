--- v0 (2026-05-05)
+++ v1 (2026-09-08)
@@ -2057,51 +2057,51 @@
       <c r="G22" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="4" t="s">
         <v>41</v>
       </c>
       <c r="I22" t="s">
         <v>90</v>
       </c>
       <c r="J22" t="s">
         <v>42</v>
       </c>
       <c r="AE22">
         <v>2</v>
       </c>
       <c r="AF22">
         <v>8.0</v>
       </c>
       <c r="AI22" t="s">
         <v>96</v>
       </c>
       <c r="AJ22">
         <v>89136</v>
       </c>
       <c r="AK22">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>97</v>
       </c>
       <c r="E23" t="s">
         <v>98</v>
       </c>
       <c r="F23" t="s">
         <v>99</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>41</v>
       </c>
       <c r="I23" t="s">
         <v>90</v>
       </c>
       <c r="J23" t="s">
         <v>42</v>
       </c>
       <c r="AE23">
@@ -2648,50 +2648,53 @@
       </c>
       <c r="G39" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I39" t="s">
         <v>128</v>
       </c>
       <c r="J39" t="s">
         <v>134</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AF39">
         <v>12.0</v>
       </c>
       <c r="AI39" t="s">
         <v>147</v>
       </c>
       <c r="AJ39">
         <v>89236</v>
       </c>
+      <c r="AK39">
+        <v>4</v>
+      </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>151</v>
       </c>
       <c r="E40" t="s">
         <v>152</v>
       </c>
       <c r="F40" t="s">
         <v>153</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I40" t="s">
         <v>128</v>
       </c>
       <c r="J40" t="s">
         <v>110</v>
       </c>
       <c r="AE40">
         <v>1</v>
@@ -2718,50 +2721,53 @@
       </c>
       <c r="G41" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I41" t="s">
         <v>128</v>
       </c>
       <c r="J41" t="s">
         <v>110</v>
       </c>
       <c r="AE41">
         <v>1</v>
       </c>
       <c r="AF41">
         <v>12.0</v>
       </c>
       <c r="AI41" t="s">
         <v>147</v>
       </c>
       <c r="AJ41">
         <v>87252</v>
       </c>
+      <c r="AK41">
+        <v>4</v>
+      </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
         <v>156</v>
       </c>
       <c r="E42" t="s">
         <v>157</v>
       </c>
       <c r="F42" t="s">
         <v>158</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I42" t="s">
         <v>128</v>
       </c>
       <c r="J42" t="s">
         <v>134</v>
       </c>
       <c r="AF42">
         <v>12.0</v>
@@ -2786,51 +2792,51 @@
       <c r="F43" t="s">
         <v>162</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I43" t="s">
         <v>128</v>
       </c>
       <c r="J43" t="s">
         <v>134</v>
       </c>
       <c r="AF43">
         <v>12.0</v>
       </c>
       <c r="AI43" t="s">
         <v>159</v>
       </c>
       <c r="AJ43">
         <v>89237</v>
       </c>
       <c r="AK43">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
         <v>163</v>
       </c>
       <c r="E44" t="s">
         <v>52</v>
       </c>
       <c r="F44" t="s">
         <v>164</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H44" s="6" t="s">
         <v>77</v>
       </c>
       <c r="I44" t="s">
         <v>128</v>
       </c>
       <c r="J44" t="s">
         <v>110</v>
       </c>
       <c r="AE44">
@@ -3222,50 +3228,53 @@
       </c>
       <c r="F56" t="s">
         <v>202</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I56" t="s">
         <v>179</v>
       </c>
       <c r="J56" t="s">
         <v>194</v>
       </c>
       <c r="AF56">
         <v>12.0</v>
       </c>
       <c r="AI56" t="s">
         <v>196</v>
       </c>
       <c r="AJ56">
         <v>87241</v>
       </c>
+      <c r="AK56">
+        <v>4</v>
+      </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
         <v>203</v>
       </c>
       <c r="E57" t="s">
         <v>56</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H57" s="6" t="s">
         <v>77</v>
       </c>
       <c r="I57" t="s">
         <v>179</v>
       </c>
       <c r="J57" t="s">
         <v>204</v>
       </c>
       <c r="AE57">
         <v>1</v>
       </c>
       <c r="AF57">
         <v>12.0</v>
@@ -3427,121 +3436,124 @@
       <c r="F62" t="s">
         <v>221</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I62" t="s">
         <v>210</v>
       </c>
       <c r="J62" t="s">
         <v>82</v>
       </c>
       <c r="AF62">
         <v>12.0</v>
       </c>
       <c r="AI62" t="s">
         <v>215</v>
       </c>
       <c r="AJ62">
         <v>89198</v>
       </c>
       <c r="AK62">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="63" spans="1:37">
       <c r="D63" t="s">
         <v>222</v>
       </c>
       <c r="E63" t="s">
         <v>223</v>
       </c>
       <c r="F63" t="s">
         <v>224</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I63" t="s">
         <v>210</v>
       </c>
       <c r="J63" t="s">
         <v>134</v>
       </c>
       <c r="AF63">
         <v>12.0</v>
       </c>
       <c r="AI63" t="s">
         <v>215</v>
       </c>
       <c r="AJ63">
         <v>89233</v>
       </c>
+      <c r="AK63">
+        <v>5</v>
+      </c>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" t="s">
         <v>225</v>
       </c>
       <c r="E64" t="s">
         <v>52</v>
       </c>
       <c r="F64" t="s">
         <v>226</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I64" t="s">
         <v>210</v>
       </c>
       <c r="J64" t="s">
         <v>82</v>
       </c>
       <c r="AE64">
         <v>1</v>
       </c>
       <c r="AF64">
         <v>12.0</v>
       </c>
       <c r="AI64" t="s">
         <v>215</v>
       </c>
       <c r="AJ64">
         <v>89577</v>
       </c>
       <c r="AK64">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" t="s">
         <v>227</v>
       </c>
       <c r="E65" t="s">
         <v>228</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I65" t="s">
         <v>210</v>
       </c>
       <c r="J65" t="s">
         <v>42</v>
       </c>
       <c r="AE65">
         <v>1</v>
       </c>
       <c r="AF65">
@@ -3567,51 +3579,51 @@
       <c r="G66" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H66" s="6" t="s">
         <v>77</v>
       </c>
       <c r="I66" t="s">
         <v>210</v>
       </c>
       <c r="J66" t="s">
         <v>204</v>
       </c>
       <c r="AE66">
         <v>1</v>
       </c>
       <c r="AF66">
         <v>12.0</v>
       </c>
       <c r="AI66" t="s">
         <v>232</v>
       </c>
       <c r="AJ66">
         <v>89460</v>
       </c>
       <c r="AK66">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
         <v>233</v>
       </c>
       <c r="E67" t="s">
         <v>234</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H67" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I67" t="s">
         <v>235</v>
       </c>
       <c r="J67" t="s">
         <v>134</v>
       </c>
       <c r="AD67" t="s">
         <v>236</v>
       </c>
       <c r="AF67">
@@ -3667,53 +3679,50 @@
         <v>241</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H69" s="4" t="s">
         <v>41</v>
       </c>
       <c r="I69" t="s">
         <v>235</v>
       </c>
       <c r="J69" t="s">
         <v>82</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AF69">
         <v>8.0</v>
       </c>
       <c r="AI69" t="s">
         <v>242</v>
       </c>
       <c r="AJ69">
         <v>89197</v>
-      </c>
-[...1 lines deleted...]
-        <v>3</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>243</v>
       </c>
       <c r="E70" t="s">
         <v>244</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I70" t="s">
         <v>235</v>
       </c>
       <c r="J70" t="s">
         <v>67</v>
       </c>
       <c r="AE70">
         <v>1</v>
       </c>
       <c r="AF70">