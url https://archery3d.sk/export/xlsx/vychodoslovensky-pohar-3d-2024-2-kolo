--- v1 (2026-09-08)
+++ v2 (2026-10-21)
@@ -1764,50 +1764,53 @@
       </c>
       <c r="G14" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I14" t="s">
         <v>27</v>
       </c>
       <c r="J14" t="s">
         <v>42</v>
       </c>
       <c r="AE14">
         <v>1</v>
       </c>
       <c r="AF14">
         <v>12.0</v>
       </c>
       <c r="AI14" t="s">
         <v>50</v>
       </c>
       <c r="AJ14">
         <v>89002</v>
       </c>
+      <c r="AK14">
+        <v>5</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
         <v>64</v>
       </c>
       <c r="E15" t="s">
         <v>65</v>
       </c>
       <c r="F15" t="s">
         <v>66</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I15" t="s">
         <v>27</v>
       </c>
       <c r="J15" t="s">
         <v>67</v>
       </c>
       <c r="AE15">
         <v>1</v>
@@ -2649,87 +2652,90 @@
       <c r="G39" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I39" t="s">
         <v>128</v>
       </c>
       <c r="J39" t="s">
         <v>134</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AF39">
         <v>12.0</v>
       </c>
       <c r="AI39" t="s">
         <v>147</v>
       </c>
       <c r="AJ39">
         <v>89236</v>
       </c>
       <c r="AK39">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>151</v>
       </c>
       <c r="E40" t="s">
         <v>152</v>
       </c>
       <c r="F40" t="s">
         <v>153</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I40" t="s">
         <v>128</v>
       </c>
       <c r="J40" t="s">
         <v>110</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AF40">
         <v>12.0</v>
       </c>
       <c r="AI40" t="s">
         <v>147</v>
       </c>
       <c r="AJ40">
         <v>87980</v>
       </c>
+      <c r="AK40">
+        <v>4</v>
+      </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>154</v>
       </c>
       <c r="E41" t="s">
         <v>52</v>
       </c>
       <c r="F41" t="s">
         <v>155</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I41" t="s">
         <v>128</v>
       </c>
       <c r="J41" t="s">
         <v>110</v>
       </c>
       <c r="AE41">
         <v>1</v>
@@ -3295,50 +3301,53 @@
       </c>
       <c r="F58" t="s">
         <v>207</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H58" s="6" t="s">
         <v>77</v>
       </c>
       <c r="I58" t="s">
         <v>179</v>
       </c>
       <c r="J58" t="s">
         <v>176</v>
       </c>
       <c r="AF58">
         <v>12.0</v>
       </c>
       <c r="AI58" t="s">
         <v>205</v>
       </c>
       <c r="AJ58">
         <v>89507</v>
       </c>
+      <c r="AK58">
+        <v>4</v>
+      </c>
     </row>
     <row r="59" spans="1:37">
       <c r="D59" t="s">
         <v>208</v>
       </c>
       <c r="E59" t="s">
         <v>209</v>
       </c>
       <c r="G59" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H59" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I59" t="s">
         <v>210</v>
       </c>
       <c r="J59" t="s">
         <v>42</v>
       </c>
       <c r="AD59" t="s">
         <v>211</v>
       </c>
       <c r="AE59">
         <v>1</v>
@@ -3471,51 +3480,51 @@
       <c r="F63" t="s">
         <v>224</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I63" t="s">
         <v>210</v>
       </c>
       <c r="J63" t="s">
         <v>134</v>
       </c>
       <c r="AF63">
         <v>12.0</v>
       </c>
       <c r="AI63" t="s">
         <v>215</v>
       </c>
       <c r="AJ63">
         <v>89233</v>
       </c>
       <c r="AK63">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" t="s">
         <v>225</v>
       </c>
       <c r="E64" t="s">
         <v>52</v>
       </c>
       <c r="F64" t="s">
         <v>226</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I64" t="s">
         <v>210</v>
       </c>
       <c r="J64" t="s">
         <v>82</v>
       </c>
       <c r="AE64">
@@ -3579,51 +3588,51 @@
       <c r="G66" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H66" s="6" t="s">
         <v>77</v>
       </c>
       <c r="I66" t="s">
         <v>210</v>
       </c>
       <c r="J66" t="s">
         <v>204</v>
       </c>
       <c r="AE66">
         <v>1</v>
       </c>
       <c r="AF66">
         <v>12.0</v>
       </c>
       <c r="AI66" t="s">
         <v>232</v>
       </c>
       <c r="AJ66">
         <v>89460</v>
       </c>
       <c r="AK66">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
         <v>233</v>
       </c>
       <c r="E67" t="s">
         <v>234</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H67" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I67" t="s">
         <v>235</v>
       </c>
       <c r="J67" t="s">
         <v>134</v>
       </c>
       <c r="AD67" t="s">
         <v>236</v>
       </c>
       <c r="AF67">