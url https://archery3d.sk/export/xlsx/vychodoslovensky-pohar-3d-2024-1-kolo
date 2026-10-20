--- v1 (2026-09-10)
+++ v2 (2026-10-20)
@@ -2787,51 +2787,51 @@
       <c r="G42" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I42" t="s">
         <v>129</v>
       </c>
       <c r="J42" t="s">
         <v>130</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AF42">
         <v>18.0</v>
       </c>
       <c r="AI42" t="s">
         <v>140</v>
       </c>
       <c r="AJ42">
         <v>87538</v>
       </c>
       <c r="AK42">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>149</v>
       </c>
       <c r="E43" t="s">
         <v>150</v>
       </c>
       <c r="F43" t="s">
         <v>151</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I43" t="s">
         <v>129</v>
       </c>
       <c r="J43" t="s">
         <v>130</v>
       </c>
       <c r="AF43">
@@ -3639,51 +3639,51 @@
       <c r="F66" t="s">
         <v>230</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I66" t="s">
         <v>213</v>
       </c>
       <c r="J66" t="s">
         <v>130</v>
       </c>
       <c r="AF66">
         <v>12.0</v>
       </c>
       <c r="AI66" t="s">
         <v>219</v>
       </c>
       <c r="AJ66">
         <v>87536</v>
       </c>
       <c r="AK66">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
         <v>231</v>
       </c>
       <c r="E67" t="s">
         <v>232</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I67" t="s">
         <v>213</v>
       </c>
       <c r="AE67">
         <v>1</v>
       </c>
       <c r="AF67">
         <v>18.0</v>
       </c>
       <c r="AI67" t="s">