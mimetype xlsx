--- v0 (2026-05-01)
+++ v1 (2026-09-10)
@@ -2084,51 +2084,51 @@
       <c r="G22" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="4" t="s">
         <v>46</v>
       </c>
       <c r="I22" t="s">
         <v>92</v>
       </c>
       <c r="J22" t="s">
         <v>47</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AF22">
         <v>14.0</v>
       </c>
       <c r="AI22" t="s">
         <v>93</v>
       </c>
       <c r="AJ22">
         <v>85256</v>
       </c>
       <c r="AK22">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>94</v>
       </c>
       <c r="E23" t="s">
         <v>95</v>
       </c>
       <c r="F23" t="s">
         <v>96</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="4" t="s">
         <v>46</v>
       </c>
       <c r="I23" t="s">
         <v>92</v>
       </c>
       <c r="J23" t="s">
         <v>47</v>
       </c>
       <c r="AE23">
@@ -2643,50 +2643,53 @@
       </c>
       <c r="G38" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I38" t="s">
         <v>129</v>
       </c>
       <c r="J38" t="s">
         <v>113</v>
       </c>
       <c r="AE38">
         <v>1</v>
       </c>
       <c r="AF38">
         <v>18.0</v>
       </c>
       <c r="AI38" t="s">
         <v>140</v>
       </c>
       <c r="AJ38">
         <v>84485</v>
       </c>
+      <c r="AK38">
+        <v>4</v>
+      </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>76</v>
       </c>
       <c r="E39" t="s">
         <v>77</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I39" t="s">
         <v>129</v>
       </c>
       <c r="J39" t="s">
         <v>47</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AF39">
         <v>18.0</v>
@@ -2746,159 +2749,162 @@
       <c r="G41" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I41" t="s">
         <v>129</v>
       </c>
       <c r="J41" t="s">
         <v>136</v>
       </c>
       <c r="AE41">
         <v>1</v>
       </c>
       <c r="AF41">
         <v>18.0</v>
       </c>
       <c r="AI41" t="s">
         <v>140</v>
       </c>
       <c r="AJ41">
         <v>88252</v>
       </c>
       <c r="AK41">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
         <v>146</v>
       </c>
       <c r="E42" t="s">
         <v>147</v>
       </c>
       <c r="F42" t="s">
         <v>148</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I42" t="s">
         <v>129</v>
       </c>
       <c r="J42" t="s">
         <v>130</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AF42">
         <v>18.0</v>
       </c>
       <c r="AI42" t="s">
         <v>140</v>
       </c>
       <c r="AJ42">
         <v>87538</v>
       </c>
+      <c r="AK42">
+        <v>4</v>
+      </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>149</v>
       </c>
       <c r="E43" t="s">
         <v>150</v>
       </c>
       <c r="F43" t="s">
         <v>151</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I43" t="s">
         <v>129</v>
       </c>
       <c r="J43" t="s">
         <v>130</v>
       </c>
       <c r="AF43">
         <v>12.0</v>
       </c>
       <c r="AI43" t="s">
         <v>152</v>
       </c>
       <c r="AJ43">
         <v>88728</v>
       </c>
       <c r="AK43">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
         <v>153</v>
       </c>
       <c r="E44" t="s">
         <v>154</v>
       </c>
       <c r="F44" t="s">
         <v>155</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I44" t="s">
         <v>129</v>
       </c>
       <c r="J44" t="s">
         <v>136</v>
       </c>
       <c r="AE44">
         <v>1</v>
       </c>
       <c r="AF44">
         <v>18.0</v>
       </c>
       <c r="AI44" t="s">
         <v>152</v>
       </c>
       <c r="AJ44">
         <v>88253</v>
       </c>
       <c r="AK44">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="D45" t="s">
         <v>156</v>
       </c>
       <c r="E45" t="s">
         <v>157</v>
       </c>
       <c r="F45" t="s">
         <v>158</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I45" t="s">
         <v>129</v>
       </c>
       <c r="J45" t="s">
         <v>130</v>
       </c>
       <c r="AF45">
@@ -3320,50 +3326,53 @@
       </c>
       <c r="G57" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I57" t="s">
         <v>190</v>
       </c>
       <c r="J57" t="s">
         <v>196</v>
       </c>
       <c r="AE57">
         <v>1</v>
       </c>
       <c r="AF57">
         <v>18.0</v>
       </c>
       <c r="AI57" t="s">
         <v>203</v>
       </c>
       <c r="AJ57">
         <v>84530</v>
       </c>
+      <c r="AK57">
+        <v>4</v>
+      </c>
     </row>
     <row r="58" spans="1:37">
       <c r="D58" t="s">
         <v>204</v>
       </c>
       <c r="E58" t="s">
         <v>60</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H58" s="6" t="s">
         <v>79</v>
       </c>
       <c r="I58" t="s">
         <v>190</v>
       </c>
       <c r="J58" t="s">
         <v>205</v>
       </c>
       <c r="AE58">
         <v>1</v>
       </c>
       <c r="AF58">
         <v>18.0</v>
@@ -3528,51 +3537,51 @@
       <c r="G63" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I63" t="s">
         <v>213</v>
       </c>
       <c r="J63" t="s">
         <v>84</v>
       </c>
       <c r="AE63">
         <v>1</v>
       </c>
       <c r="AF63">
         <v>18.0</v>
       </c>
       <c r="AI63" t="s">
         <v>219</v>
       </c>
       <c r="AJ63">
         <v>85581</v>
       </c>
       <c r="AK63">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" t="s">
         <v>222</v>
       </c>
       <c r="E64" t="s">
         <v>223</v>
       </c>
       <c r="F64" t="s">
         <v>224</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I64" t="s">
         <v>213</v>
       </c>
       <c r="J64" t="s">
         <v>84</v>
       </c>
       <c r="AF64">
@@ -3595,84 +3604,87 @@
       <c r="F65" t="s">
         <v>227</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I65" t="s">
         <v>213</v>
       </c>
       <c r="J65" t="s">
         <v>84</v>
       </c>
       <c r="AF65">
         <v>12.0</v>
       </c>
       <c r="AI65" t="s">
         <v>219</v>
       </c>
       <c r="AJ65">
         <v>86469</v>
       </c>
       <c r="AK65">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
         <v>228</v>
       </c>
       <c r="E66" t="s">
         <v>229</v>
       </c>
       <c r="F66" t="s">
         <v>230</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I66" t="s">
         <v>213</v>
       </c>
       <c r="J66" t="s">
         <v>130</v>
       </c>
       <c r="AF66">
         <v>12.0</v>
       </c>
       <c r="AI66" t="s">
         <v>219</v>
       </c>
       <c r="AJ66">
         <v>87536</v>
       </c>
+      <c r="AK66">
+        <v>5</v>
+      </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
         <v>231</v>
       </c>
       <c r="E67" t="s">
         <v>232</v>
       </c>
       <c r="G67" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I67" t="s">
         <v>213</v>
       </c>
       <c r="AE67">
         <v>1</v>
       </c>
       <c r="AF67">
         <v>18.0</v>
       </c>
       <c r="AI67" t="s">
         <v>233</v>
@@ -3694,51 +3706,51 @@
       <c r="G68" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H68" s="6" t="s">
         <v>79</v>
       </c>
       <c r="I68" t="s">
         <v>213</v>
       </c>
       <c r="J68" t="s">
         <v>236</v>
       </c>
       <c r="AE68">
         <v>1</v>
       </c>
       <c r="AF68">
         <v>18.0</v>
       </c>
       <c r="AI68" t="s">
         <v>237</v>
       </c>
       <c r="AJ68">
         <v>88105</v>
       </c>
       <c r="AK68">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="69" spans="1:37">
       <c r="D69" t="s">
         <v>238</v>
       </c>
       <c r="E69" t="s">
         <v>98</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H69" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I69" t="s">
         <v>239</v>
       </c>
       <c r="AD69" t="s">
         <v>240</v>
       </c>
       <c r="AE69">
         <v>2</v>
       </c>
       <c r="AF69">
@@ -3836,90 +3848,84 @@
       </c>
       <c r="G72" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H72" s="4" t="s">
         <v>46</v>
       </c>
       <c r="I72" t="s">
         <v>239</v>
       </c>
       <c r="J72" t="s">
         <v>136</v>
       </c>
       <c r="AE72">
         <v>1</v>
       </c>
       <c r="AF72">
         <v>14.0</v>
       </c>
       <c r="AI72" t="s">
         <v>252</v>
       </c>
       <c r="AJ72">
         <v>88202</v>
       </c>
-      <c r="AK72">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="73" spans="1:37">
       <c r="D73" t="s">
         <v>253</v>
       </c>
       <c r="E73" t="s">
         <v>254</v>
       </c>
       <c r="F73" t="s">
         <v>255</v>
       </c>
       <c r="G73" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H73" s="4" t="s">
         <v>46</v>
       </c>
       <c r="I73" t="s">
         <v>239</v>
       </c>
       <c r="J73" t="s">
         <v>84</v>
       </c>
       <c r="AE73">
         <v>1</v>
       </c>
       <c r="AF73">
         <v>14.0</v>
       </c>
       <c r="AI73" t="s">
         <v>252</v>
       </c>
       <c r="AJ73">
         <v>86468</v>
-      </c>
-[...1 lines deleted...]
-        <v>3</v>
       </c>
     </row>
     <row r="74" spans="1:37">
       <c r="D74" t="s">
         <v>256</v>
       </c>
       <c r="E74" t="s">
         <v>98</v>
       </c>
       <c r="F74" t="s">
         <v>257</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I74" t="s">
         <v>239</v>
       </c>
       <c r="J74" t="s">
         <v>136</v>
       </c>
       <c r="AE74">