--- v2 (2026-08-18)
+++ v3 (2026-10-21)
@@ -2652,87 +2652,90 @@
       <c r="G42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I42" t="s">
         <v>135</v>
       </c>
       <c r="J42" t="s">
         <v>126</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AF42">
         <v>12.0</v>
       </c>
       <c r="AI42" t="s">
         <v>141</v>
       </c>
       <c r="AJ42">
         <v>74784</v>
       </c>
       <c r="AK42">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>142</v>
       </c>
       <c r="E43" t="s">
         <v>143</v>
       </c>
       <c r="F43" t="s">
         <v>144</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I43" t="s">
         <v>135</v>
       </c>
       <c r="J43" t="s">
         <v>110</v>
       </c>
       <c r="AE43">
         <v>1</v>
       </c>
       <c r="AF43">
         <v>12.0</v>
       </c>
       <c r="AI43" t="s">
         <v>141</v>
       </c>
       <c r="AJ43">
         <v>75809</v>
       </c>
+      <c r="AK43">
+        <v>4</v>
+      </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
         <v>145</v>
       </c>
       <c r="E44" t="s">
         <v>50</v>
       </c>
       <c r="F44" t="s">
         <v>146</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I44" t="s">
         <v>135</v>
       </c>
       <c r="AE44">
         <v>1</v>
       </c>
       <c r="AF44">
         <v>12.0</v>
@@ -3326,50 +3329,53 @@
       </c>
       <c r="F63" t="s">
         <v>189</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H63" s="6" t="s">
         <v>72</v>
       </c>
       <c r="I63" t="s">
         <v>168</v>
       </c>
       <c r="J63" t="s">
         <v>62</v>
       </c>
       <c r="AF63">
         <v>12.0</v>
       </c>
       <c r="AI63" t="s">
         <v>187</v>
       </c>
       <c r="AJ63">
         <v>75091</v>
       </c>
+      <c r="AK63">
+        <v>4</v>
+      </c>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" t="s">
         <v>185</v>
       </c>
       <c r="E64" t="s">
         <v>186</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H64" s="6" t="s">
         <v>72</v>
       </c>
       <c r="I64" t="s">
         <v>168</v>
       </c>
       <c r="J64" t="s">
         <v>190</v>
       </c>
       <c r="AE64">
         <v>1</v>
       </c>
       <c r="AF64">
         <v>12.0</v>
@@ -3607,51 +3613,51 @@
       <c r="G71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H71" s="6" t="s">
         <v>72</v>
       </c>
       <c r="I71" t="s">
         <v>194</v>
       </c>
       <c r="J71" t="s">
         <v>211</v>
       </c>
       <c r="AE71">
         <v>1</v>
       </c>
       <c r="AF71">
         <v>12.0</v>
       </c>
       <c r="AI71" t="s">
         <v>212</v>
       </c>
       <c r="AJ71">
         <v>75642</v>
       </c>
       <c r="AK71">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="72" spans="1:37">
       <c r="D72" t="s">
         <v>215</v>
       </c>
       <c r="E72" t="s">
         <v>108</v>
       </c>
       <c r="F72" t="s">
         <v>25</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I72" t="s">
         <v>216</v>
       </c>
       <c r="AF72">
         <v>6.0</v>
       </c>
       <c r="AI72" t="s">