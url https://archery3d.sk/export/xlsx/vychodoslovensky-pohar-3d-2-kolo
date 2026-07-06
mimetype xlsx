--- v0 (2026-05-05)
+++ v1 (2026-07-06)
@@ -2154,51 +2154,51 @@
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>37</v>
       </c>
       <c r="I27" t="s">
         <v>88</v>
       </c>
       <c r="J27" t="s">
         <v>38</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AF27">
         <v>8.0</v>
       </c>
       <c r="AI27" t="s">
         <v>99</v>
       </c>
       <c r="AJ27">
         <v>74806</v>
       </c>
       <c r="AK27">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
         <v>100</v>
       </c>
       <c r="E28" t="s">
         <v>101</v>
       </c>
       <c r="F28" t="s">
         <v>102</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>37</v>
       </c>
       <c r="I28" t="s">
         <v>88</v>
       </c>
       <c r="J28" t="s">
         <v>38</v>
       </c>
       <c r="AE28">
@@ -2654,50 +2654,53 @@
       </c>
       <c r="G42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I42" t="s">
         <v>135</v>
       </c>
       <c r="J42" t="s">
         <v>126</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AF42">
         <v>12.0</v>
       </c>
       <c r="AI42" t="s">
         <v>141</v>
       </c>
       <c r="AJ42">
         <v>74784</v>
       </c>
+      <c r="AK42">
+        <v>4</v>
+      </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>142</v>
       </c>
       <c r="E43" t="s">
         <v>143</v>
       </c>
       <c r="F43" t="s">
         <v>144</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I43" t="s">
         <v>135</v>
       </c>
       <c r="J43" t="s">
         <v>110</v>
       </c>
       <c r="AE43">
         <v>1</v>
@@ -2752,50 +2755,53 @@
         <v>50</v>
       </c>
       <c r="F45" t="s">
         <v>148</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I45" t="s">
         <v>135</v>
       </c>
       <c r="AE45">
         <v>1</v>
       </c>
       <c r="AF45">
         <v>12.0</v>
       </c>
       <c r="AI45" t="s">
         <v>141</v>
       </c>
       <c r="AJ45">
         <v>74818</v>
+      </c>
+      <c r="AK45">
+        <v>5</v>
       </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
         <v>85</v>
       </c>
       <c r="E46" t="s">
         <v>113</v>
       </c>
       <c r="F46" t="s">
         <v>149</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I46" t="s">
         <v>135</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AF46">