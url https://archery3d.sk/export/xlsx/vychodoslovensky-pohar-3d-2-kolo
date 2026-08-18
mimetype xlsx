--- v1 (2026-07-06)
+++ v2 (2026-08-18)
@@ -2154,51 +2154,51 @@
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>37</v>
       </c>
       <c r="I27" t="s">
         <v>88</v>
       </c>
       <c r="J27" t="s">
         <v>38</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AF27">
         <v>8.0</v>
       </c>
       <c r="AI27" t="s">
         <v>99</v>
       </c>
       <c r="AJ27">
         <v>74806</v>
       </c>
       <c r="AK27">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
         <v>100</v>
       </c>
       <c r="E28" t="s">
         <v>101</v>
       </c>
       <c r="F28" t="s">
         <v>102</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>37</v>
       </c>
       <c r="I28" t="s">
         <v>88</v>
       </c>
       <c r="J28" t="s">
         <v>38</v>
       </c>
       <c r="AE28">
@@ -2540,53 +2540,50 @@
       </c>
       <c r="F39" t="s">
         <v>125</v>
       </c>
       <c r="G39" s="4" t="s">
         <v>44</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I39" t="s">
         <v>88</v>
       </c>
       <c r="J39" t="s">
         <v>126</v>
       </c>
       <c r="AF39">
         <v>12.0</v>
       </c>
       <c r="AI39" t="s">
         <v>127</v>
       </c>
       <c r="AJ39">
         <v>75496</v>
       </c>
-      <c r="AK39">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>128</v>
       </c>
       <c r="E40" t="s">
         <v>129</v>
       </c>
       <c r="F40" t="s">
         <v>130</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H40" s="6" t="s">
         <v>72</v>
       </c>
       <c r="I40" t="s">
         <v>88</v>
       </c>
       <c r="J40" t="s">
         <v>110</v>
       </c>
       <c r="AE40">
         <v>1</v>
@@ -2757,51 +2754,51 @@
       <c r="F45" t="s">
         <v>148</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I45" t="s">
         <v>135</v>
       </c>
       <c r="AE45">
         <v>1</v>
       </c>
       <c r="AF45">
         <v>12.0</v>
       </c>
       <c r="AI45" t="s">
         <v>141</v>
       </c>
       <c r="AJ45">
         <v>74818</v>
       </c>
       <c r="AK45">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
         <v>85</v>
       </c>
       <c r="E46" t="s">
         <v>113</v>
       </c>
       <c r="F46" t="s">
         <v>149</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I46" t="s">
         <v>135</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AF46">
@@ -3394,90 +3391,87 @@
       <c r="F65" t="s">
         <v>193</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I65" t="s">
         <v>194</v>
       </c>
       <c r="J65" t="s">
         <v>66</v>
       </c>
       <c r="AF65">
         <v>12.0</v>
       </c>
       <c r="AI65" t="s">
         <v>195</v>
       </c>
       <c r="AJ65">
         <v>75010</v>
       </c>
       <c r="AK65">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
         <v>196</v>
       </c>
       <c r="E66" t="s">
         <v>197</v>
       </c>
       <c r="F66" t="s">
         <v>198</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I66" t="s">
         <v>194</v>
       </c>
       <c r="J66" t="s">
         <v>66</v>
       </c>
       <c r="AE66">
         <v>1</v>
       </c>
       <c r="AF66">
         <v>12.0</v>
       </c>
       <c r="AI66" t="s">
         <v>195</v>
       </c>
       <c r="AJ66">
         <v>75326</v>
       </c>
-      <c r="AK66">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
         <v>199</v>
       </c>
       <c r="E67" t="s">
         <v>200</v>
       </c>
       <c r="F67" t="s">
         <v>201</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I67" t="s">
         <v>194</v>
       </c>
       <c r="J67" t="s">
         <v>202</v>
       </c>
       <c r="AE67">
         <v>1</v>
@@ -3613,51 +3607,51 @@
       <c r="G71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H71" s="6" t="s">
         <v>72</v>
       </c>
       <c r="I71" t="s">
         <v>194</v>
       </c>
       <c r="J71" t="s">
         <v>211</v>
       </c>
       <c r="AE71">
         <v>1</v>
       </c>
       <c r="AF71">
         <v>12.0</v>
       </c>
       <c r="AI71" t="s">
         <v>212</v>
       </c>
       <c r="AJ71">
         <v>75642</v>
       </c>
       <c r="AK71">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="72" spans="1:37">
       <c r="D72" t="s">
         <v>215</v>
       </c>
       <c r="E72" t="s">
         <v>108</v>
       </c>
       <c r="F72" t="s">
         <v>25</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I72" t="s">
         <v>216</v>
       </c>
       <c r="AF72">
         <v>6.0</v>
       </c>
       <c r="AI72" t="s">