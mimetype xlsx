--- v0 (2026-04-29)
+++ v1 (2026-09-07)
@@ -2336,51 +2336,51 @@
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I28" t="s">
         <v>94</v>
       </c>
       <c r="J28" t="s">
         <v>29</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AF28">
         <v>14.5</v>
       </c>
       <c r="AI28" t="s">
         <v>104</v>
       </c>
       <c r="AJ28">
         <v>76468</v>
       </c>
       <c r="AK28">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
         <v>107</v>
       </c>
       <c r="E29" t="s">
         <v>108</v>
       </c>
       <c r="F29" t="s">
         <v>109</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H29" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I29" t="s">
         <v>94</v>
       </c>
       <c r="J29" t="s">
         <v>29</v>
       </c>
       <c r="AE29">
@@ -2734,53 +2734,50 @@
       </c>
       <c r="F40" t="s">
         <v>133</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H40" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I40" t="s">
         <v>94</v>
       </c>
       <c r="J40" t="s">
         <v>88</v>
       </c>
       <c r="AF40">
         <v>12.0</v>
       </c>
       <c r="AI40" t="s">
         <v>134</v>
       </c>
       <c r="AJ40">
         <v>74786</v>
       </c>
-      <c r="AK40">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>135</v>
       </c>
       <c r="E41" t="s">
         <v>44</v>
       </c>
       <c r="F41" t="s">
         <v>136</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I41" t="s">
         <v>94</v>
       </c>
       <c r="J41" t="s">
         <v>74</v>
       </c>
       <c r="AE41">
         <v>1</v>
@@ -2883,53 +2880,50 @@
       </c>
       <c r="F44" t="s">
         <v>149</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H44" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I44" t="s">
         <v>144</v>
       </c>
       <c r="J44" t="s">
         <v>150</v>
       </c>
       <c r="AF44">
         <v>8.0</v>
       </c>
       <c r="AI44" t="s">
         <v>151</v>
       </c>
       <c r="AJ44">
         <v>77295</v>
       </c>
-      <c r="AK44">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="45" spans="1:37">
       <c r="D45" t="s">
         <v>152</v>
       </c>
       <c r="E45" t="s">
         <v>153</v>
       </c>
       <c r="F45" t="s">
         <v>154</v>
       </c>
       <c r="G45" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H45" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I45" t="s">
         <v>144</v>
       </c>
       <c r="J45" t="s">
         <v>150</v>
       </c>
       <c r="AF45">
         <v>8.0</v>
@@ -2953,50 +2947,53 @@
       </c>
       <c r="G46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I46" t="s">
         <v>144</v>
       </c>
       <c r="J46" t="s">
         <v>95</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AF46">
         <v>18.5</v>
       </c>
       <c r="AI46" t="s">
         <v>158</v>
       </c>
       <c r="AJ46">
         <v>75527</v>
       </c>
+      <c r="AK46">
+        <v>4</v>
+      </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>90</v>
       </c>
       <c r="E47" t="s">
         <v>122</v>
       </c>
       <c r="F47" t="s">
         <v>159</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H47" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I47" t="s">
         <v>144</v>
       </c>
       <c r="J47" t="s">
         <v>95</v>
       </c>
       <c r="AE47">
         <v>1</v>
@@ -3020,50 +3017,53 @@
       </c>
       <c r="F48" t="s">
         <v>162</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H48" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I48" t="s">
         <v>144</v>
       </c>
       <c r="J48" t="s">
         <v>88</v>
       </c>
       <c r="AF48">
         <v>12.0</v>
       </c>
       <c r="AI48" t="s">
         <v>158</v>
       </c>
       <c r="AJ48">
         <v>76843</v>
       </c>
+      <c r="AK48">
+        <v>4</v>
+      </c>
     </row>
     <row r="49" spans="1:37">
       <c r="D49" t="s">
         <v>163</v>
       </c>
       <c r="E49" t="s">
         <v>164</v>
       </c>
       <c r="F49" t="s">
         <v>165</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H49" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I49" t="s">
         <v>144</v>
       </c>
       <c r="AE49">
         <v>1</v>
       </c>
       <c r="AF49">
         <v>18.5</v>
@@ -3155,51 +3155,51 @@
       <c r="G52" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H52" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I52" t="s">
         <v>144</v>
       </c>
       <c r="J52" t="s">
         <v>39</v>
       </c>
       <c r="AE52">
         <v>1</v>
       </c>
       <c r="AF52">
         <v>18.5</v>
       </c>
       <c r="AI52" t="s">
         <v>158</v>
       </c>
       <c r="AJ52">
         <v>77254</v>
       </c>
       <c r="AK52">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
         <v>79</v>
       </c>
       <c r="E53" t="s">
         <v>80</v>
       </c>
       <c r="F53" t="s">
         <v>172</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H53" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I53" t="s">
         <v>144</v>
       </c>
       <c r="J53" t="s">
         <v>29</v>
       </c>
       <c r="AE53">
@@ -3260,89 +3260,89 @@
       <c r="F55" t="s">
         <v>179</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H55" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I55" t="s">
         <v>144</v>
       </c>
       <c r="J55" t="s">
         <v>150</v>
       </c>
       <c r="AF55">
         <v>12.0</v>
       </c>
       <c r="AI55" t="s">
         <v>176</v>
       </c>
       <c r="AJ55">
         <v>77301</v>
       </c>
       <c r="AK55">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="56" spans="1:37">
       <c r="D56" t="s">
         <v>180</v>
       </c>
       <c r="E56" t="s">
         <v>181</v>
       </c>
       <c r="F56" t="s">
         <v>182</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I56" t="s">
         <v>144</v>
       </c>
       <c r="J56" t="s">
         <v>183</v>
       </c>
       <c r="AE56">
         <v>1</v>
       </c>
       <c r="AF56">
         <v>18.5</v>
       </c>
       <c r="AI56" t="s">
         <v>184</v>
       </c>
       <c r="AJ56">
         <v>77685</v>
       </c>
       <c r="AK56">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
         <v>185</v>
       </c>
       <c r="E57" t="s">
         <v>53</v>
       </c>
       <c r="F57" t="s">
         <v>186</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>77</v>
       </c>
       <c r="I57" t="s">
         <v>144</v>
       </c>
       <c r="J57" t="s">
         <v>95</v>
       </c>
       <c r="AE57">
@@ -3827,53 +3827,50 @@
       </c>
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I72" t="s">
         <v>226</v>
       </c>
       <c r="J72" t="s">
         <v>64</v>
       </c>
       <c r="AE72">
         <v>1</v>
       </c>
       <c r="AF72">
         <v>18.5</v>
       </c>
       <c r="AI72" t="s">
         <v>227</v>
       </c>
       <c r="AJ72">
         <v>75327</v>
       </c>
-      <c r="AK72">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="73" spans="1:37">
       <c r="D73" t="s">
         <v>228</v>
       </c>
       <c r="E73" t="s">
         <v>229</v>
       </c>
       <c r="F73" t="s">
         <v>230</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H73" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I73" t="s">
         <v>226</v>
       </c>
       <c r="J73" t="s">
         <v>231</v>
       </c>
       <c r="AE73">
         <v>1</v>
@@ -3901,51 +3898,51 @@
       <c r="F74" t="s">
         <v>234</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H74" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I74" t="s">
         <v>226</v>
       </c>
       <c r="J74" t="s">
         <v>64</v>
       </c>
       <c r="AF74">
         <v>12.0</v>
       </c>
       <c r="AI74" t="s">
         <v>227</v>
       </c>
       <c r="AJ74">
         <v>74919</v>
       </c>
       <c r="AK74">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="75" spans="1:37">
       <c r="D75" t="s">
         <v>235</v>
       </c>
       <c r="E75" t="s">
         <v>236</v>
       </c>
       <c r="F75" t="s">
         <v>237</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="4" t="s">
         <v>45</v>
       </c>
       <c r="I75" t="s">
         <v>226</v>
       </c>
       <c r="J75" t="s">
         <v>64</v>
       </c>
       <c r="AE75">
@@ -4207,51 +4204,51 @@
       <c r="H83" s="6" t="s">
         <v>93</v>
       </c>
       <c r="I83" t="s">
         <v>252</v>
       </c>
       <c r="J83" t="s">
         <v>231</v>
       </c>
       <c r="AD83" t="s">
         <v>260</v>
       </c>
       <c r="AE83">
         <v>1</v>
       </c>
       <c r="AF83">
         <v>12.5</v>
       </c>
       <c r="AI83" t="s">
         <v>253</v>
       </c>
       <c r="AJ83">
         <v>77718</v>
       </c>
       <c r="AK83">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="84" spans="1:37">
       <c r="D84" t="s">
         <v>228</v>
       </c>
       <c r="E84" t="s">
         <v>261</v>
       </c>
       <c r="F84" t="s">
         <v>262</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H84" s="6" t="s">
         <v>93</v>
       </c>
       <c r="I84" t="s">
         <v>252</v>
       </c>
       <c r="J84" t="s">
         <v>231</v>
       </c>
       <c r="AD84" t="s">