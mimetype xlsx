--- v3 (2026-08-20)
+++ v4 (2026-10-20)
@@ -2063,51 +2063,51 @@
       <c r="G22" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>47</v>
       </c>
       <c r="I22" t="s">
         <v>92</v>
       </c>
       <c r="J22" t="s">
         <v>93</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AF22">
         <v>22.0</v>
       </c>
       <c r="AI22" t="s">
         <v>94</v>
       </c>
       <c r="AJ22">
         <v>113981</v>
       </c>
       <c r="AK22">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>95</v>
       </c>
       <c r="E23" t="s">
         <v>96</v>
       </c>
       <c r="F23" t="s">
         <v>97</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I23" t="s">
         <v>98</v>
       </c>
       <c r="J23" t="s">
         <v>32</v>
       </c>
       <c r="AD23" t="s">
@@ -2692,51 +2692,51 @@
       <c r="F41" t="s">
         <v>154</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>47</v>
       </c>
       <c r="I41" t="s">
         <v>123</v>
       </c>
       <c r="J41" t="s">
         <v>129</v>
       </c>
       <c r="AF41">
         <v>12.0</v>
       </c>
       <c r="AI41" t="s">
         <v>148</v>
       </c>
       <c r="AJ41">
         <v>113707</v>
       </c>
       <c r="AK41">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
         <v>155</v>
       </c>
       <c r="E42" t="s">
         <v>54</v>
       </c>
       <c r="F42" t="s">
         <v>156</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H42" s="6" t="s">
         <v>77</v>
       </c>
       <c r="I42" t="s">
         <v>123</v>
       </c>
       <c r="J42" t="s">
         <v>114</v>
       </c>
       <c r="AE42">
@@ -3045,51 +3045,51 @@
       <c r="G51" s="3" t="s">
         <v>31</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>47</v>
       </c>
       <c r="I51" t="s">
         <v>177</v>
       </c>
       <c r="J51" t="s">
         <v>186</v>
       </c>
       <c r="AF51">
         <v>12.0</v>
       </c>
       <c r="AG51">
         <v>12.0</v>
       </c>
       <c r="AI51" t="s">
         <v>187</v>
       </c>
       <c r="AJ51">
         <v>113967</v>
       </c>
       <c r="AK51">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="D52" t="s">
         <v>188</v>
       </c>
       <c r="E52" t="s">
         <v>143</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H52" s="6" t="s">
         <v>77</v>
       </c>
       <c r="I52" t="s">
         <v>177</v>
       </c>
       <c r="J52" t="s">
         <v>189</v>
       </c>
       <c r="AE52">
         <v>1</v>
       </c>
       <c r="AF52">
@@ -3535,51 +3535,51 @@
       <c r="F65" t="s">
         <v>231</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H65" s="4" t="s">
         <v>40</v>
       </c>
       <c r="I65" t="s">
         <v>228</v>
       </c>
       <c r="J65" t="s">
         <v>215</v>
       </c>
       <c r="AF65">
         <v>8.0</v>
       </c>
       <c r="AI65" t="s">
         <v>232</v>
       </c>
       <c r="AJ65">
         <v>112178</v>
       </c>
       <c r="AK65">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
         <v>233</v>
       </c>
       <c r="E66" t="s">
         <v>234</v>
       </c>
       <c r="F66" t="s">
         <v>235</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H66" s="4" t="s">
         <v>40</v>
       </c>
       <c r="I66" t="s">
         <v>228</v>
       </c>
       <c r="J66" t="s">
         <v>206</v>
       </c>
       <c r="AE66">