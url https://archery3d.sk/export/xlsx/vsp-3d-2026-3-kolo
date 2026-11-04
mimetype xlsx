--- v3 (2026-09-04)
+++ v4 (2026-11-04)
@@ -676,51 +676,51 @@
   <si>
     <t>Fertáľ</t>
   </si>
   <si>
     <t>Tobias</t>
   </si>
   <si>
     <t>SVK2885</t>
   </si>
   <si>
     <t>Strelec</t>
   </si>
   <si>
     <t>Matúš</t>
   </si>
   <si>
     <t>SVK2875</t>
   </si>
   <si>
     <t>TRRB50m</t>
   </si>
   <si>
     <t>László</t>
   </si>
   <si>
-    <t>Vranuch</t>
+    <t>Vraňuch</t>
   </si>
   <si>
     <t>Tibor</t>
   </si>
   <si>
     <t>Lukostrele</t>
   </si>
   <si>
     <t>Varjan</t>
   </si>
   <si>
     <t>SVK2681</t>
   </si>
   <si>
     <t>Jaroslav</t>
   </si>
   <si>
     <t>Dzurjan</t>
   </si>
   <si>
     <t>Mária</t>
   </si>
   <si>
     <t>svk</t>
   </si>
@@ -1889,87 +1889,90 @@
       </c>
       <c r="G18" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I18" t="s">
         <v>27</v>
       </c>
       <c r="J18" t="s">
         <v>47</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AF18">
         <v>19.0</v>
       </c>
       <c r="AI18" t="s">
         <v>71</v>
       </c>
       <c r="AJ18">
         <v>112757</v>
       </c>
+      <c r="AK18">
+        <v>4</v>
+      </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>78</v>
       </c>
       <c r="E19" t="s">
         <v>79</v>
       </c>
       <c r="F19" t="s">
         <v>80</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I19" t="s">
         <v>27</v>
       </c>
       <c r="J19" t="s">
         <v>47</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AF19">
         <v>19.0</v>
       </c>
       <c r="AI19" t="s">
         <v>81</v>
       </c>
       <c r="AJ19">
         <v>113396</v>
       </c>
       <c r="AK19">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>82</v>
       </c>
       <c r="E20" t="s">
         <v>83</v>
       </c>
       <c r="F20" t="s">
         <v>84</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I20" t="s">
         <v>85</v>
       </c>
       <c r="J20" t="s">
         <v>86</v>
       </c>
       <c r="AF20">
@@ -2339,51 +2342,51 @@
       <c r="G31" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H31" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I31" t="s">
         <v>113</v>
       </c>
       <c r="J31" t="s">
         <v>125</v>
       </c>
       <c r="AE31">
         <v>1</v>
       </c>
       <c r="AF31">
         <v>19.0</v>
       </c>
       <c r="AI31" t="s">
         <v>121</v>
       </c>
       <c r="AJ31">
         <v>113543</v>
       </c>
       <c r="AK31">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
         <v>126</v>
       </c>
       <c r="E32" t="s">
         <v>127</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H32" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I32" t="s">
         <v>113</v>
       </c>
       <c r="AE32">
         <v>2</v>
       </c>
       <c r="AF32">
         <v>26.0</v>
       </c>
       <c r="AI32" t="s">
@@ -2981,87 +2984,90 @@
       <c r="G49" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I49" t="s">
         <v>155</v>
       </c>
       <c r="J49" t="s">
         <v>180</v>
       </c>
       <c r="AE49">
         <v>1</v>
       </c>
       <c r="AF49">
         <v>19.0</v>
       </c>
       <c r="AI49" t="s">
         <v>171</v>
       </c>
       <c r="AJ49">
         <v>113656</v>
       </c>
       <c r="AK49">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
         <v>172</v>
       </c>
       <c r="E50" t="s">
         <v>50</v>
       </c>
       <c r="F50" t="s">
         <v>181</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>69</v>
       </c>
       <c r="I50" t="s">
         <v>155</v>
       </c>
       <c r="J50" t="s">
         <v>86</v>
       </c>
       <c r="AE50">
         <v>1</v>
       </c>
       <c r="AF50">
         <v>19.0</v>
       </c>
       <c r="AI50" t="s">
         <v>171</v>
       </c>
       <c r="AJ50">
         <v>113658</v>
       </c>
+      <c r="AK50">
+        <v>4</v>
+      </c>
     </row>
     <row r="51" spans="1:37">
       <c r="D51" t="s">
         <v>182</v>
       </c>
       <c r="E51" t="s">
         <v>183</v>
       </c>
       <c r="F51" t="s">
         <v>184</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H51" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I51" t="s">
         <v>185</v>
       </c>
       <c r="J51" t="s">
         <v>186</v>
       </c>
       <c r="AE51">
         <v>1</v>
@@ -3328,51 +3334,51 @@
       <c r="F59" t="s">
         <v>211</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H59" s="6" t="s">
         <v>118</v>
       </c>
       <c r="I59" t="s">
         <v>204</v>
       </c>
       <c r="J59" t="s">
         <v>194</v>
       </c>
       <c r="AF59">
         <v>8.0</v>
       </c>
       <c r="AI59" t="s">
         <v>209</v>
       </c>
       <c r="AJ59">
         <v>112583</v>
       </c>
       <c r="AK59">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
         <v>212</v>
       </c>
       <c r="E60" t="s">
         <v>213</v>
       </c>
       <c r="F60" t="s">
         <v>214</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H60" s="6" t="s">
         <v>118</v>
       </c>
       <c r="I60" t="s">
         <v>204</v>
       </c>
       <c r="J60" t="s">
         <v>186</v>
       </c>
       <c r="AE60">