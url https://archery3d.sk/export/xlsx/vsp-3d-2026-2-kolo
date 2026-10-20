--- v2 (2026-09-08)
+++ v3 (2026-10-20)
@@ -3408,51 +3408,51 @@
       <c r="F60" t="s">
         <v>215</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="6" t="s">
         <v>85</v>
       </c>
       <c r="I60" t="s">
         <v>202</v>
       </c>
       <c r="J60" t="s">
         <v>185</v>
       </c>
       <c r="AF60">
         <v>8.0</v>
       </c>
       <c r="AI60" t="s">
         <v>216</v>
       </c>
       <c r="AJ60">
         <v>109337</v>
       </c>
       <c r="AK60">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="61" spans="1:37">
       <c r="D61" t="s">
         <v>217</v>
       </c>
       <c r="E61" t="s">
         <v>218</v>
       </c>
       <c r="F61" t="s">
         <v>219</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="6" t="s">
         <v>85</v>
       </c>
       <c r="I61" t="s">
         <v>202</v>
       </c>
       <c r="J61" t="s">
         <v>29</v>
       </c>
       <c r="AE61">