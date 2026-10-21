--- v1 (2026-09-07)
+++ v2 (2026-10-21)
@@ -2049,51 +2049,51 @@
       <c r="G18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H18" s="6" t="s">
         <v>78</v>
       </c>
       <c r="I18" t="s">
         <v>27</v>
       </c>
       <c r="J18" t="s">
         <v>50</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AF18">
         <v>19.0</v>
       </c>
       <c r="AI18" t="s">
         <v>85</v>
       </c>
       <c r="AJ18">
         <v>109548</v>
       </c>
       <c r="AK18">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>86</v>
       </c>
       <c r="E19" t="s">
         <v>87</v>
       </c>
       <c r="F19" t="s">
         <v>88</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I19" t="s">
         <v>89</v>
       </c>
       <c r="J19" t="s">
         <v>90</v>
       </c>
       <c r="AF19">
@@ -2625,50 +2625,53 @@
       </c>
       <c r="G35" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I35" t="s">
         <v>122</v>
       </c>
       <c r="J35" t="s">
         <v>103</v>
       </c>
       <c r="AE35">
         <v>1</v>
       </c>
       <c r="AF35">
         <v>19.0</v>
       </c>
       <c r="AI35" t="s">
         <v>135</v>
       </c>
       <c r="AJ35">
         <v>108986</v>
       </c>
+      <c r="AK35">
+        <v>4</v>
+      </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
         <v>142</v>
       </c>
       <c r="E36" t="s">
         <v>55</v>
       </c>
       <c r="F36" t="s">
         <v>143</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I36" t="s">
         <v>122</v>
       </c>
       <c r="J36" t="s">
         <v>131</v>
       </c>
       <c r="AF36">
         <v>12.0</v>
@@ -2725,51 +2728,51 @@
       <c r="F38" t="s">
         <v>148</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I38" t="s">
         <v>122</v>
       </c>
       <c r="J38" t="s">
         <v>149</v>
       </c>
       <c r="AF38">
         <v>12.0</v>
       </c>
       <c r="AI38" t="s">
         <v>135</v>
       </c>
       <c r="AJ38">
         <v>110073</v>
       </c>
       <c r="AK38">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>150</v>
       </c>
       <c r="E39" t="s">
         <v>151</v>
       </c>
       <c r="F39" t="s">
         <v>152</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I39" t="s">
         <v>122</v>
       </c>
       <c r="J39" t="s">
         <v>131</v>
       </c>
       <c r="AF39">
@@ -3366,50 +3369,53 @@
       </c>
       <c r="F56" t="s">
         <v>209</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H56" s="6" t="s">
         <v>78</v>
       </c>
       <c r="I56" t="s">
         <v>180</v>
       </c>
       <c r="AE56">
         <v>1</v>
       </c>
       <c r="AF56">
         <v>19.0</v>
       </c>
       <c r="AI56" t="s">
         <v>207</v>
       </c>
       <c r="AJ56">
         <v>110192</v>
       </c>
+      <c r="AK56">
+        <v>4</v>
+      </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
         <v>210</v>
       </c>
       <c r="E57" t="s">
         <v>211</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H57" s="6" t="s">
         <v>78</v>
       </c>
       <c r="I57" t="s">
         <v>180</v>
       </c>
       <c r="J57" t="s">
         <v>212</v>
       </c>
       <c r="AE57">
         <v>1</v>
       </c>
       <c r="AF57">
         <v>19.0</v>
@@ -3603,51 +3609,51 @@
       <c r="F63" t="s">
         <v>230</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I63" t="s">
         <v>216</v>
       </c>
       <c r="J63" t="s">
         <v>149</v>
       </c>
       <c r="AF63">
         <v>12.0</v>
       </c>
       <c r="AI63" t="s">
         <v>217</v>
       </c>
       <c r="AJ63">
         <v>110071</v>
       </c>
       <c r="AK63">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" t="s">
         <v>231</v>
       </c>
       <c r="E64" t="s">
         <v>232</v>
       </c>
       <c r="F64" t="s">
         <v>233</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I64" t="s">
         <v>216</v>
       </c>
       <c r="J64" t="s">
         <v>40</v>
       </c>
       <c r="AF64">
@@ -3781,51 +3787,51 @@
       <c r="F68" t="s">
         <v>243</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H68" s="6" t="s">
         <v>78</v>
       </c>
       <c r="I68" t="s">
         <v>216</v>
       </c>
       <c r="J68" t="s">
         <v>244</v>
       </c>
       <c r="AF68">
         <v>12.0</v>
       </c>
       <c r="AI68" t="s">
         <v>241</v>
       </c>
       <c r="AJ68">
         <v>110116</v>
       </c>
       <c r="AK68">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="69" spans="1:37">
       <c r="D69" t="s">
         <v>245</v>
       </c>
       <c r="E69" t="s">
         <v>246</v>
       </c>
       <c r="F69" t="s">
         <v>247</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H69" s="6" t="s">
         <v>78</v>
       </c>
       <c r="I69" t="s">
         <v>216</v>
       </c>
       <c r="J69" t="s">
         <v>227</v>
       </c>
       <c r="AF69">
@@ -3854,51 +3860,51 @@
       <c r="G70" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H70" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I70" t="s">
         <v>250</v>
       </c>
       <c r="J70" t="s">
         <v>227</v>
       </c>
       <c r="AD70" t="s">
         <v>251</v>
       </c>
       <c r="AF70">
         <v>6.0</v>
       </c>
       <c r="AI70" t="s">
         <v>252</v>
       </c>
       <c r="AJ70">
         <v>109330</v>
       </c>
       <c r="AK70">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="71" spans="1:37">
       <c r="D71" t="s">
         <v>253</v>
       </c>
       <c r="E71" t="s">
         <v>101</v>
       </c>
       <c r="F71" t="s">
         <v>254</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H71" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I71" t="s">
         <v>250</v>
       </c>
       <c r="J71" t="s">
         <v>40</v>
       </c>
       <c r="AD71" t="s">
@@ -3965,51 +3971,51 @@
       <c r="F73" t="s">
         <v>261</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H73" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I73" t="s">
         <v>250</v>
       </c>
       <c r="J73" t="s">
         <v>227</v>
       </c>
       <c r="AF73">
         <v>8.0</v>
       </c>
       <c r="AI73" t="s">
         <v>262</v>
       </c>
       <c r="AJ73">
         <v>109331</v>
       </c>
       <c r="AK73">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="74" spans="1:37">
       <c r="D74" t="s">
         <v>263</v>
       </c>
       <c r="E74" t="s">
         <v>264</v>
       </c>
       <c r="F74" t="s">
         <v>265</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H74" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I74" t="s">
         <v>250</v>
       </c>
       <c r="J74" t="s">
         <v>40</v>
       </c>
       <c r="AE74">