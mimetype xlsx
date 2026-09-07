--- v0 (2026-04-25)
+++ v1 (2026-09-07)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$D$2:$AG$2</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="300">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="302">
   <si>
     <t>Východoslovenský pohár 3D 2026  - 1. kolo</t>
   </si>
   <si>
     <t>Skupina</t>
   </si>
   <si>
     <t>Priebež. por.</t>
   </si>
   <si>
     <t>Umiestnenie</t>
   </si>
   <si>
     <t>Priezvisko</t>
   </si>
   <si>
     <t>Meno</t>
   </si>
   <si>
     <t>Licencia</t>
   </si>
   <si>
     <t>Pohlavie</t>
   </si>
   <si>
@@ -196,134 +196,137 @@
   <si>
     <t>Senior 18+</t>
   </si>
   <si>
     <t>BB50m</t>
   </si>
   <si>
     <t>Dupkala</t>
   </si>
   <si>
     <t>Peter</t>
   </si>
   <si>
     <t>SVK2385</t>
   </si>
   <si>
     <t>Kakalejčík</t>
   </si>
   <si>
     <t>Ján</t>
   </si>
   <si>
     <t>Spišský lukostrelecký klub</t>
   </si>
   <si>
-    <t>curilla</t>
-[...2 lines deleted...]
-    <t>ĺukas</t>
+    <t>Čurilla</t>
+  </si>
+  <si>
+    <t>Lukáš</t>
   </si>
   <si>
     <t>klub lukostrelba sp vlachy</t>
   </si>
   <si>
     <t>Stuľák</t>
   </si>
   <si>
     <t>Vladislav</t>
   </si>
   <si>
     <t>SLK Spišské Vlachy</t>
   </si>
   <si>
     <t>Neupauer</t>
   </si>
   <si>
     <t>Pavol</t>
   </si>
   <si>
     <t>Hrobáková</t>
   </si>
   <si>
     <t>Helena</t>
   </si>
   <si>
     <t>SVK2512</t>
   </si>
   <si>
     <t>Lukostrelci spod Magury</t>
   </si>
   <si>
     <t>BB50z</t>
   </si>
   <si>
     <t>Siváková</t>
   </si>
   <si>
     <t>Dominika</t>
   </si>
   <si>
     <t>SVK2682</t>
   </si>
   <si>
-    <t>KAMENICKÝ</t>
+    <t>Kamenický</t>
   </si>
   <si>
     <t>Pavel</t>
   </si>
   <si>
     <t>Veterán 55+</t>
   </si>
   <si>
     <t>BB999m</t>
   </si>
   <si>
     <t>Kilvády</t>
   </si>
   <si>
     <t>SVK1991</t>
   </si>
   <si>
     <t>Tomková</t>
   </si>
   <si>
     <t>Eva</t>
   </si>
   <si>
     <t>SVK2990</t>
   </si>
   <si>
     <t>BB999z</t>
   </si>
   <si>
-    <t>Molnar</t>
+    <t>Molnár</t>
   </si>
   <si>
     <t>Arnold</t>
   </si>
   <si>
+    <t>SVK2570</t>
+  </si>
+  <si>
     <t>CRB</t>
   </si>
   <si>
     <t>LK-Tas Leles</t>
   </si>
   <si>
     <t>CRB50m</t>
   </si>
   <si>
     <t>Zahuranec</t>
   </si>
   <si>
     <t>Matthias</t>
   </si>
   <si>
     <t>SVK2401</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>CU17m</t>
   </si>
   <si>
     <t>Prochazka</t>
@@ -370,113 +373,110 @@
   <si>
     <t>Rozhoň</t>
   </si>
   <si>
     <t>Miloš</t>
   </si>
   <si>
     <t>individuálny člen</t>
   </si>
   <si>
     <t>CU999m</t>
   </si>
   <si>
     <t>Miškuf</t>
   </si>
   <si>
     <t>Stanislav</t>
   </si>
   <si>
     <t>SVK2169</t>
   </si>
   <si>
     <t>Korsch</t>
   </si>
   <si>
+    <t>SVK1608</t>
+  </si>
+  <si>
     <t>Varga</t>
   </si>
   <si>
     <t>Marian</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>LK TAS Leles</t>
   </si>
   <si>
     <t>Varga František</t>
   </si>
   <si>
     <t>HU12m</t>
   </si>
   <si>
     <t>Aurél</t>
   </si>
   <si>
     <t>HU17m</t>
   </si>
   <si>
     <t>Kuchtová</t>
   </si>
   <si>
     <t>Sára</t>
   </si>
   <si>
     <t>SVK0531</t>
   </si>
   <si>
     <t>LK Dobšiná</t>
   </si>
   <si>
     <t>HU17z</t>
   </si>
   <si>
     <t>Jacecko</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>HU50m</t>
   </si>
   <si>
-    <t>Kamenický</t>
-[...2 lines deleted...]
-    <t>PAVOL</t>
+    <t>SVK1204</t>
   </si>
   <si>
     <t>Michlík</t>
   </si>
   <si>
     <t>Tomáš</t>
   </si>
   <si>
-    <t>X</t>
-[...1 lines deleted...]
-  <si>
     <t>Olexa</t>
   </si>
   <si>
     <t>Ľubomír</t>
   </si>
   <si>
     <t>SVK2172</t>
   </si>
   <si>
     <t>Vilim</t>
   </si>
   <si>
     <t>SVK0386</t>
   </si>
   <si>
     <t>Kuchta</t>
   </si>
   <si>
     <t>SVK2879</t>
   </si>
   <si>
     <t>Pogány</t>
   </si>
   <si>
     <t>Mikuláš</t>
@@ -517,50 +517,53 @@
   <si>
     <t>HU999m</t>
   </si>
   <si>
     <t>Sekeráková</t>
   </si>
   <si>
     <t>Lea</t>
   </si>
   <si>
     <t>SVK2721</t>
   </si>
   <si>
     <t>OL</t>
   </si>
   <si>
     <t>SVK2169 Stanislav Miškuf</t>
   </si>
   <si>
     <t>OL12z</t>
   </si>
   <si>
     <t>Richard</t>
   </si>
   <si>
+    <t>SVK3068</t>
+  </si>
+  <si>
     <t>OL17m</t>
   </si>
   <si>
     <t>Kochanová</t>
   </si>
   <si>
     <t>Emily</t>
   </si>
   <si>
     <t>SVK2856</t>
   </si>
   <si>
     <t>OL17z</t>
   </si>
   <si>
     <t>Kicko</t>
   </si>
   <si>
     <t>Denis</t>
   </si>
   <si>
     <t>SVK2285</t>
   </si>
   <si>
     <t>OL50m</t>
@@ -592,95 +595,101 @@
   <si>
     <t>Kaľavský</t>
   </si>
   <si>
     <t>Erik</t>
   </si>
   <si>
     <t>SVK2055</t>
   </si>
   <si>
     <t>Kálmán</t>
   </si>
   <si>
     <t>Norbert</t>
   </si>
   <si>
     <t>SVK2857</t>
   </si>
   <si>
     <t>Molnarova</t>
   </si>
   <si>
     <t>Gabriela</t>
   </si>
   <si>
+    <t>SVK2604</t>
+  </si>
+  <si>
     <t>PBHB50z</t>
   </si>
   <si>
     <t>Šmidová</t>
   </si>
   <si>
     <t>Zuzana</t>
   </si>
   <si>
     <t>SVK2984</t>
   </si>
   <si>
     <t>Rybarčáková</t>
   </si>
   <si>
     <t>Vladimíra</t>
   </si>
   <si>
     <t>SVK3014</t>
   </si>
   <si>
     <t>Kálmánová</t>
   </si>
   <si>
     <t>Gita</t>
   </si>
   <si>
     <t>TAS Leles</t>
   </si>
   <si>
     <t>Vasil</t>
   </si>
   <si>
     <t>SVK0345</t>
   </si>
   <si>
     <t>LO TJ Slávia UVLF Košice</t>
   </si>
   <si>
     <t>PBHB999m</t>
   </si>
   <si>
     <t>Kovács</t>
   </si>
   <si>
+    <t>SVK1621</t>
+  </si>
+  <si>
     <t>Čáni</t>
   </si>
   <si>
     <t>Milan</t>
   </si>
   <si>
     <t>To Lobo</t>
   </si>
   <si>
     <t>Štefan</t>
   </si>
   <si>
     <t>SVK0839</t>
   </si>
   <si>
     <t>Gergely</t>
   </si>
   <si>
     <t>TRLB</t>
   </si>
   <si>
     <t>TRLB50m</t>
   </si>
   <si>
     <t>Marcinaško</t>
@@ -856,99 +865,96 @@
   <si>
     <t>TRRB50m</t>
   </si>
   <si>
     <t>Čečunda</t>
   </si>
   <si>
     <t>SVK3027</t>
   </si>
   <si>
     <t>SVK1932</t>
   </si>
   <si>
     <t>Csizmadia</t>
   </si>
   <si>
     <t>Imrich</t>
   </si>
   <si>
     <t>SVK1188</t>
   </si>
   <si>
     <t>Varjan</t>
   </si>
   <si>
-    <t>Lukaš</t>
-[...1 lines deleted...]
-  <si>
     <t>SVK2681</t>
   </si>
   <si>
     <t>Bavlšík</t>
   </si>
   <si>
     <t>Jakub</t>
   </si>
   <si>
     <t>SVK2778</t>
   </si>
   <si>
     <t>Kuchnová</t>
   </si>
   <si>
     <t>SVK2397</t>
   </si>
   <si>
     <t>TRRB50z</t>
   </si>
   <si>
     <t>Fryková</t>
   </si>
   <si>
     <t>Alexandra</t>
   </si>
   <si>
     <t>SVK1183</t>
   </si>
   <si>
     <t>Košík</t>
   </si>
   <si>
     <t>Miloslav</t>
   </si>
   <si>
     <t>TRRB999m</t>
   </si>
   <si>
     <t>Petrovaj</t>
   </si>
   <si>
     <t>Dušan</t>
   </si>
   <si>
-    <t>Pavlus</t>
+    <t>Paulus</t>
   </si>
   <si>
     <t>Feňovčík</t>
   </si>
   <si>
     <t>Karol</t>
   </si>
   <si>
     <t>SVK2632</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2042,2427 +2048,2472 @@
       </c>
       <c r="G18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H18" s="6" t="s">
         <v>78</v>
       </c>
       <c r="I18" t="s">
         <v>27</v>
       </c>
       <c r="J18" t="s">
         <v>50</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AF18">
         <v>19.0</v>
       </c>
       <c r="AI18" t="s">
         <v>85</v>
       </c>
       <c r="AJ18">
         <v>109548</v>
       </c>
+      <c r="AK18">
+        <v>5</v>
+      </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>86</v>
       </c>
       <c r="E19" t="s">
         <v>87</v>
       </c>
+      <c r="F19" t="s">
+        <v>88</v>
+      </c>
       <c r="G19" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I19" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="J19" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF19">
         <v>12.0</v>
       </c>
       <c r="AI19" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AJ19">
         <v>109873</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E20" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F20" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I20" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="J20" t="s">
         <v>50</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AF20">
         <v>15.0</v>
       </c>
       <c r="AI20" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AJ20">
         <v>110148</v>
       </c>
+      <c r="AK20">
+        <v>5</v>
+      </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E21" t="s">
         <v>55</v>
       </c>
       <c r="F21" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I21" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="J21" t="s">
         <v>50</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AF21">
         <v>19.0</v>
       </c>
       <c r="AI21" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AJ21">
         <v>109842</v>
       </c>
       <c r="AK21">
         <v>4</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E22" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F22" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I22" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="J22" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AF22">
         <v>19.0</v>
       </c>
       <c r="AI22" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AJ22">
         <v>110147</v>
       </c>
       <c r="AK22">
         <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E23" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I23" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="J23" t="s">
         <v>65</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AF23">
         <v>19.0</v>
       </c>
       <c r="AI23" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AJ23">
         <v>109965</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
         <v>31</v>
       </c>
       <c r="E24" t="s">
         <v>32</v>
       </c>
       <c r="F24" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I24" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="J24" t="s">
         <v>50</v>
       </c>
       <c r="AE24">
         <v>1</v>
       </c>
       <c r="AF24">
         <v>19.0</v>
       </c>
       <c r="AI24" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AJ24">
         <v>109627</v>
       </c>
       <c r="AK24">
         <v>5</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E25" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F25" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I25" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="J25" t="s">
         <v>50</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AF25">
         <v>19.0</v>
       </c>
       <c r="AI25" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AJ25">
         <v>109173</v>
       </c>
       <c r="AK25">
         <v>4</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E26" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H26" s="6" t="s">
         <v>78</v>
       </c>
       <c r="I26" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="J26" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AF26">
         <v>12.0</v>
       </c>
       <c r="AI26" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AJ26">
         <v>109581</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="D27" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E27" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F27" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H27" s="6" t="s">
         <v>78</v>
       </c>
       <c r="I27" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="J27" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AF27">
         <v>19.0</v>
       </c>
       <c r="AI27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AJ27">
         <v>109754</v>
       </c>
       <c r="AK27">
         <v>4</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E28" t="s">
         <v>51</v>
       </c>
+      <c r="F28" t="s">
+        <v>119</v>
+      </c>
       <c r="G28" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H28" s="6" t="s">
         <v>78</v>
       </c>
       <c r="I28" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AF28">
         <v>19.0</v>
       </c>
       <c r="AI28" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AJ28">
         <v>109049</v>
       </c>
+      <c r="AK28">
+        <v>4</v>
+      </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="E29" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H29" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I29" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="J29" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="AD29" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AF29">
         <v>13.0</v>
       </c>
       <c r="AI29" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="AJ29">
         <v>110120</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="E30" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H30" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I30" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="AF30">
         <v>8.0</v>
       </c>
       <c r="AI30" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="AJ30">
         <v>110115</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="E31" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="F31" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H31" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I31" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="J31" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="AF31">
         <v>8.0</v>
       </c>
       <c r="AI31" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="AJ31">
         <v>110066</v>
       </c>
       <c r="AK31">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E32" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I32" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="AE32">
         <v>1</v>
       </c>
       <c r="AF32">
         <v>19.0</v>
       </c>
       <c r="AI32" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="AJ32">
         <v>110142</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="D33" t="s">
-        <v>134</v>
+        <v>76</v>
       </c>
       <c r="E33" t="s">
-        <v>135</v>
+        <v>67</v>
+      </c>
+      <c r="F33" t="s">
+        <v>136</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I33" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="J33" t="s">
         <v>65</v>
       </c>
       <c r="AE33">
         <v>1</v>
       </c>
       <c r="AF33">
         <v>19.0</v>
       </c>
       <c r="AI33" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="AJ33">
         <v>109399</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E34" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="F34" t="s">
         <v>138</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I34" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="AI34" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="AJ34">
         <v>110503</v>
       </c>
     </row>
     <row r="35" spans="1:37">
       <c r="D35" t="s">
         <v>139</v>
       </c>
       <c r="E35" t="s">
         <v>140</v>
       </c>
       <c r="F35" t="s">
         <v>141</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I35" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="J35" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AE35">
         <v>1</v>
       </c>
       <c r="AF35">
         <v>19.0</v>
       </c>
       <c r="AI35" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="AJ35">
         <v>108986</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
         <v>142</v>
       </c>
       <c r="E36" t="s">
         <v>55</v>
       </c>
       <c r="F36" t="s">
         <v>143</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I36" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="J36" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="AF36">
         <v>12.0</v>
       </c>
       <c r="AI36" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="AJ36">
         <v>110063</v>
       </c>
       <c r="AK36">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
         <v>144</v>
       </c>
       <c r="E37" t="s">
         <v>55</v>
       </c>
       <c r="F37" t="s">
         <v>145</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I37" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="J37" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="AF37">
         <v>12.0</v>
       </c>
       <c r="AI37" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="AJ37">
         <v>110065</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
         <v>146</v>
       </c>
       <c r="E38" t="s">
         <v>147</v>
       </c>
       <c r="F38" t="s">
         <v>148</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I38" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="J38" t="s">
         <v>149</v>
       </c>
       <c r="AF38">
         <v>12.0</v>
       </c>
       <c r="AI38" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="AJ38">
         <v>110073</v>
       </c>
       <c r="AK38">
         <v>4</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>150</v>
       </c>
       <c r="E39" t="s">
         <v>151</v>
       </c>
       <c r="F39" t="s">
         <v>152</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I39" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="J39" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="AF39">
         <v>12.0</v>
       </c>
       <c r="AI39" t="s">
         <v>153</v>
       </c>
       <c r="AJ39">
         <v>110064</v>
       </c>
       <c r="AK39">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>154</v>
       </c>
       <c r="E40" t="s">
         <v>155</v>
       </c>
       <c r="F40" t="s">
         <v>156</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I40" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="J40" t="s">
         <v>149</v>
       </c>
       <c r="AF40">
         <v>12.0</v>
       </c>
       <c r="AI40" t="s">
         <v>153</v>
       </c>
       <c r="AJ40">
         <v>110072</v>
       </c>
       <c r="AK40">
         <v>4</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>157</v>
       </c>
       <c r="E41" t="s">
         <v>55</v>
       </c>
       <c r="F41" t="s">
         <v>158</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H41" s="6" t="s">
         <v>78</v>
       </c>
       <c r="I41" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="J41" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AE41">
         <v>1</v>
       </c>
       <c r="AF41">
         <v>19.0</v>
       </c>
       <c r="AI41" t="s">
         <v>159</v>
       </c>
       <c r="AJ41">
         <v>108979</v>
       </c>
       <c r="AK41">
         <v>3</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
         <v>160</v>
       </c>
       <c r="E42" t="s">
         <v>161</v>
       </c>
       <c r="F42" t="s">
         <v>162</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H42" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I42" t="s">
         <v>163</v>
       </c>
       <c r="J42" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AD42" t="s">
         <v>164</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AF42">
         <v>13.0</v>
       </c>
       <c r="AI42" t="s">
         <v>165</v>
       </c>
       <c r="AJ42">
         <v>109755</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>63</v>
       </c>
       <c r="E43" t="s">
         <v>166</v>
       </c>
+      <c r="F43" t="s">
+        <v>167</v>
+      </c>
       <c r="G43" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H43" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I43" t="s">
         <v>163</v>
       </c>
       <c r="J43" t="s">
         <v>65</v>
       </c>
       <c r="AF43">
         <v>8.0</v>
       </c>
       <c r="AI43" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="AJ43">
         <v>109991</v>
       </c>
+      <c r="AK43">
+        <v>4</v>
+      </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E44" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="F44" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H44" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I44" t="s">
         <v>163</v>
       </c>
       <c r="J44" t="s">
         <v>50</v>
       </c>
       <c r="AE44">
         <v>2</v>
       </c>
       <c r="AF44">
         <v>22.0</v>
       </c>
       <c r="AI44" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="AJ44">
         <v>109823</v>
       </c>
       <c r="AK44">
         <v>5</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="D45" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E45" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F45" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H45" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I45" t="s">
         <v>163</v>
       </c>
       <c r="J45" t="s">
         <v>50</v>
       </c>
       <c r="AE45">
         <v>1</v>
       </c>
       <c r="AF45">
         <v>19.0</v>
       </c>
       <c r="AI45" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="AJ45">
         <v>109711</v>
       </c>
       <c r="AK45">
         <v>4</v>
       </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="E46" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H46" s="6" t="s">
         <v>78</v>
       </c>
       <c r="I46" t="s">
         <v>163</v>
       </c>
       <c r="J46" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AF46">
         <v>19.0</v>
       </c>
       <c r="AI46" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="AJ46">
         <v>109838</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>80</v>
       </c>
       <c r="E47" t="s">
         <v>55</v>
       </c>
       <c r="F47" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I47" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="J47" t="s">
         <v>71</v>
       </c>
       <c r="AE47">
         <v>1</v>
       </c>
       <c r="AF47">
         <v>19.0</v>
       </c>
       <c r="AI47" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="AJ47">
         <v>110110</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E48" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F48" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I48" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="J48" t="s">
         <v>40</v>
       </c>
       <c r="AF48">
         <v>12.0</v>
       </c>
       <c r="AI48" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="AJ48">
         <v>109693</v>
       </c>
+      <c r="AK48">
+        <v>4</v>
+      </c>
     </row>
     <row r="49" spans="1:37">
       <c r="D49" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="E49" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="F49" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I49" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="J49" t="s">
         <v>50</v>
       </c>
       <c r="AE49">
         <v>2</v>
       </c>
       <c r="AF49">
         <v>26.0</v>
       </c>
       <c r="AI49" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="AJ49">
         <v>109022</v>
       </c>
+      <c r="AK49">
+        <v>4</v>
+      </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="E50" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="F50" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I50" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="J50" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="AE50">
         <v>1</v>
       </c>
       <c r="AF50">
         <v>19.0</v>
       </c>
       <c r="AI50" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="AJ50">
         <v>110068</v>
       </c>
     </row>
     <row r="51" spans="1:37">
       <c r="D51" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E51" t="s">
-        <v>191</v>
+        <v>192</v>
+      </c>
+      <c r="F51" t="s">
+        <v>193</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I51" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="J51" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AF51">
         <v>12.0</v>
       </c>
       <c r="AI51" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="AJ51">
         <v>109874</v>
       </c>
+      <c r="AK51">
+        <v>4</v>
+      </c>
     </row>
     <row r="52" spans="1:37">
       <c r="D52" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="E52" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="F52" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I52" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="J52" t="s">
         <v>50</v>
       </c>
       <c r="AE52">
         <v>1</v>
       </c>
       <c r="AF52">
         <v>19.0</v>
       </c>
       <c r="AI52" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="AJ52">
         <v>108905</v>
       </c>
+      <c r="AK52">
+        <v>3</v>
+      </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="E53" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="F53" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I53" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="J53" t="s">
         <v>40</v>
       </c>
       <c r="AF53">
         <v>12.0</v>
       </c>
       <c r="AI53" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="AJ53">
         <v>109694</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="E54" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I54" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="J54" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="AE54">
         <v>1</v>
       </c>
       <c r="AF54">
         <v>19.0</v>
       </c>
       <c r="AI54" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="AJ54">
         <v>110069</v>
       </c>
     </row>
     <row r="55" spans="1:37">
       <c r="D55" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="E55" t="s">
         <v>67</v>
       </c>
       <c r="F55" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H55" s="6" t="s">
         <v>78</v>
       </c>
       <c r="I55" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="J55" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="AE55">
         <v>1</v>
       </c>
       <c r="AF55">
         <v>19.0</v>
       </c>
       <c r="AI55" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="AJ55">
         <v>110084</v>
       </c>
+      <c r="AK55">
+        <v>5</v>
+      </c>
     </row>
     <row r="56" spans="1:37">
       <c r="D56" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="E56" t="s">
         <v>51</v>
       </c>
+      <c r="F56" t="s">
+        <v>209</v>
+      </c>
       <c r="G56" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H56" s="6" t="s">
         <v>78</v>
       </c>
       <c r="I56" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="AE56">
         <v>1</v>
       </c>
       <c r="AF56">
         <v>19.0</v>
       </c>
       <c r="AI56" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="AJ56">
         <v>110192</v>
       </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="E57" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H57" s="6" t="s">
         <v>78</v>
       </c>
       <c r="I57" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="J57" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="AE57">
         <v>1</v>
       </c>
       <c r="AF57">
         <v>19.0</v>
       </c>
       <c r="AI57" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="AJ57">
         <v>110046</v>
       </c>
     </row>
     <row r="58" spans="1:37">
       <c r="D58" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="E58" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="F58" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H58" s="6" t="s">
         <v>78</v>
       </c>
       <c r="I58" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="J58" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="AE58">
         <v>1</v>
       </c>
       <c r="AF58">
         <v>19.0</v>
       </c>
       <c r="AI58" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="AJ58">
         <v>109553</v>
       </c>
-      <c r="AK58">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="59" spans="1:37">
       <c r="D59" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="E59" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I59" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="AF59">
         <v>12.0</v>
       </c>
       <c r="AI59" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="AJ59">
         <v>110114</v>
       </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="E60" t="s">
+        <v>219</v>
+      </c>
+      <c r="F60" t="s">
+        <v>220</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H60" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="I60" t="s">
         <v>216</v>
-      </c>
-[...10 lines deleted...]
-        <v>213</v>
       </c>
       <c r="J60" t="s">
         <v>50</v>
       </c>
       <c r="AE60">
         <v>1</v>
       </c>
       <c r="AF60">
         <v>19.0</v>
       </c>
       <c r="AI60" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="AJ60">
         <v>108904</v>
       </c>
+      <c r="AK60">
+        <v>5</v>
+      </c>
     </row>
     <row r="61" spans="1:37">
       <c r="D61" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="E61" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="F61" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I61" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="J61" t="s">
         <v>40</v>
       </c>
       <c r="AE61">
         <v>1</v>
       </c>
       <c r="AF61">
         <v>19.0</v>
       </c>
       <c r="AI61" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="AJ61">
         <v>109172</v>
       </c>
       <c r="AK61">
         <v>4</v>
       </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="E62" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="F62" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I62" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="J62" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="AF62">
         <v>12.0</v>
       </c>
       <c r="AI62" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="AJ62">
         <v>109284</v>
       </c>
       <c r="AK62">
         <v>5</v>
       </c>
     </row>
     <row r="63" spans="1:37">
       <c r="D63" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="E63" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="F63" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I63" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="J63" t="s">
         <v>149</v>
       </c>
       <c r="AF63">
         <v>12.0</v>
       </c>
       <c r="AI63" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="AJ63">
         <v>110071</v>
       </c>
       <c r="AK63">
         <v>5</v>
       </c>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="E64" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="F64" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I64" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="J64" t="s">
         <v>40</v>
       </c>
       <c r="AF64">
         <v>12.0</v>
       </c>
       <c r="AI64" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="AJ64">
         <v>109309</v>
       </c>
       <c r="AK64">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="E65" t="s">
         <v>55</v>
       </c>
       <c r="F65" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I65" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="J65" t="s">
         <v>40</v>
       </c>
       <c r="AE65">
         <v>1</v>
       </c>
       <c r="AF65">
         <v>19.0</v>
       </c>
       <c r="AI65" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="AJ65">
         <v>109310</v>
       </c>
       <c r="AK65">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="E66" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I66" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="J66" t="s">
         <v>50</v>
       </c>
       <c r="AE66">
         <v>1</v>
       </c>
       <c r="AF66">
         <v>19.0</v>
       </c>
       <c r="AI66" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="AJ66">
         <v>108965</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="E67" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="F67" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H67" s="6" t="s">
         <v>78</v>
       </c>
       <c r="I67" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="J67" t="s">
         <v>40</v>
       </c>
       <c r="AE67">
         <v>1</v>
       </c>
       <c r="AF67">
         <v>19.0</v>
       </c>
       <c r="AI67" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="AJ67">
         <v>109826</v>
       </c>
+      <c r="AK67">
+        <v>5</v>
+      </c>
     </row>
     <row r="68" spans="1:37">
       <c r="D68" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="E68" t="s">
         <v>55</v>
       </c>
       <c r="F68" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H68" s="6" t="s">
         <v>78</v>
       </c>
       <c r="I68" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="J68" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="AF68">
         <v>12.0</v>
       </c>
       <c r="AI68" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="AJ68">
         <v>110116</v>
       </c>
       <c r="AK68">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="69" spans="1:37">
       <c r="D69" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="E69" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="F69" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H69" s="6" t="s">
         <v>78</v>
       </c>
       <c r="I69" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="J69" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="AF69">
         <v>12.0</v>
       </c>
       <c r="AI69" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="AJ69">
         <v>109217</v>
       </c>
       <c r="AK69">
         <v>5</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="E70" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="F70" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H70" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I70" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="J70" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="AD70" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="AF70">
         <v>6.0</v>
       </c>
       <c r="AI70" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="AJ70">
         <v>109330</v>
       </c>
       <c r="AK70">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="71" spans="1:37">
       <c r="D71" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="E71" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F71" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H71" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I71" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="J71" t="s">
         <v>40</v>
       </c>
       <c r="AD71" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="AF71">
         <v>6.0</v>
       </c>
       <c r="AI71" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="AJ71">
         <v>110157</v>
       </c>
       <c r="AK71">
         <v>5</v>
       </c>
     </row>
     <row r="72" spans="1:37">
       <c r="D72" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="E72" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="F72" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="G72" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H72" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I72" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="J72" t="s">
         <v>40</v>
       </c>
       <c r="AD72" t="s">
         <v>41</v>
       </c>
       <c r="AE72">
         <v>1</v>
       </c>
       <c r="AF72">
         <v>13.0</v>
       </c>
       <c r="AI72" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="AJ72">
         <v>110111</v>
       </c>
     </row>
     <row r="73" spans="1:37">
       <c r="D73" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="E73" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="F73" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H73" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I73" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="J73" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="AF73">
         <v>8.0</v>
       </c>
       <c r="AI73" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="AJ73">
         <v>109331</v>
       </c>
       <c r="AK73">
         <v>4</v>
       </c>
     </row>
     <row r="74" spans="1:37">
       <c r="D74" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="E74" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="F74" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H74" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I74" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="J74" t="s">
         <v>40</v>
       </c>
       <c r="AE74">
         <v>1</v>
       </c>
       <c r="AF74">
         <v>15.0</v>
       </c>
       <c r="AI74" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="AJ74">
         <v>109366</v>
       </c>
+      <c r="AK74">
+        <v>5</v>
+      </c>
     </row>
     <row r="75" spans="1:37">
       <c r="D75" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="E75" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="F75" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H75" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I75" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="J75" t="s">
         <v>40</v>
       </c>
       <c r="AF75">
         <v>8.0</v>
       </c>
       <c r="AI75" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="AJ75">
         <v>110146</v>
       </c>
     </row>
     <row r="76" spans="1:37">
       <c r="D76" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="E76" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="F76" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="G76" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H76" s="4" t="s">
         <v>39</v>
       </c>
       <c r="I76" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="J76" t="s">
         <v>40</v>
       </c>
       <c r="AF76">
         <v>8.0</v>
       </c>
       <c r="AI76" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="AJ76">
         <v>109850</v>
       </c>
       <c r="AK76">
         <v>4</v>
       </c>
     </row>
     <row r="77" spans="1:37">
       <c r="D77" t="s">
+        <v>253</v>
+      </c>
+      <c r="E77" t="s">
+        <v>273</v>
+      </c>
+      <c r="F77" t="s">
+        <v>274</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="H77" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="I77" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>247</v>
       </c>
       <c r="J77" t="s">
         <v>40</v>
       </c>
       <c r="AF77">
         <v>12.0</v>
       </c>
       <c r="AI77" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="AJ77">
         <v>109851</v>
       </c>
       <c r="AK77">
         <v>4</v>
       </c>
     </row>
     <row r="78" spans="1:37">
       <c r="D78" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="E78" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="F78" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I78" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="J78" t="s">
         <v>40</v>
       </c>
       <c r="AE78">
         <v>1</v>
       </c>
       <c r="AF78">
         <v>19.0</v>
       </c>
       <c r="AI78" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="AJ78">
         <v>109858</v>
       </c>
     </row>
     <row r="79" spans="1:37">
       <c r="D79" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="E79" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="F79" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H79" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I79" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="J79" t="s">
         <v>40</v>
       </c>
       <c r="AE79">
         <v>1</v>
       </c>
       <c r="AF79">
         <v>19.0</v>
       </c>
       <c r="AI79" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="AJ79">
         <v>109365</v>
       </c>
       <c r="AK79">
         <v>4</v>
       </c>
     </row>
     <row r="80" spans="1:37">
       <c r="D80" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="E80" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="F80" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I80" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="J80" t="s">
         <v>40</v>
       </c>
       <c r="AE80">
         <v>1</v>
       </c>
       <c r="AF80">
         <v>19.0</v>
       </c>
       <c r="AI80" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="AJ80">
         <v>109158</v>
       </c>
       <c r="AK80">
         <v>3</v>
       </c>
     </row>
     <row r="81" spans="1:37">
       <c r="D81" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="E81" t="s">
-        <v>280</v>
+        <v>61</v>
       </c>
       <c r="F81" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I81" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="J81" t="s">
         <v>71</v>
       </c>
       <c r="AF81">
         <v>12.0</v>
       </c>
       <c r="AI81" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="AJ81">
         <v>108982</v>
       </c>
-      <c r="AK81">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="82" spans="1:37">
       <c r="D82" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="E82" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="F82" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I82" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="J82" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="AF82">
         <v>12.0</v>
       </c>
       <c r="AI82" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="AJ82">
         <v>109286</v>
       </c>
     </row>
     <row r="83" spans="1:37">
       <c r="D83" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="E83" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="F83" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="G83" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H83" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I83" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="J83" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="AF83">
         <v>12.0</v>
       </c>
       <c r="AI83" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="AJ83">
         <v>109329</v>
       </c>
     </row>
     <row r="84" spans="1:37">
       <c r="D84" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="E84" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="F84" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="G84" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H84" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I84" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="J84" t="s">
         <v>40</v>
       </c>
       <c r="AE84">
         <v>1</v>
       </c>
       <c r="AF84">
         <v>19.0</v>
       </c>
       <c r="AI84" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="AJ84">
         <v>109308</v>
       </c>
       <c r="AK84">
         <v>4</v>
       </c>
     </row>
     <row r="85" spans="1:37">
       <c r="D85" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="E85" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H85" s="6" t="s">
         <v>78</v>
       </c>
       <c r="I85" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="AF85">
         <v>12.0</v>
       </c>
       <c r="AI85" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="AJ85">
         <v>109641</v>
       </c>
     </row>
     <row r="86" spans="1:37">
       <c r="D86" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="E86" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H86" s="6" t="s">
         <v>78</v>
       </c>
       <c r="I86" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="J86" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="AE86">
         <v>1</v>
       </c>
       <c r="AF86">
         <v>19.0</v>
       </c>
       <c r="AI86" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="AJ86">
         <v>110047</v>
       </c>
     </row>
     <row r="87" spans="1:37">
       <c r="D87" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="E87" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H87" s="6" t="s">
         <v>78</v>
       </c>
       <c r="I87" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="J87" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="AE87">
         <v>1</v>
       </c>
       <c r="AF87">
         <v>19.0</v>
       </c>
       <c r="AI87" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="AJ87">
         <v>110048</v>
       </c>
     </row>
     <row r="88" spans="1:37">
       <c r="D88" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="E88" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="F88" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H88" s="6" t="s">
         <v>78</v>
       </c>
       <c r="I88" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="J88" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="AF88">
         <v>12.0</v>
       </c>
       <c r="AI88" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="AJ88">
         <v>109285</v>
       </c>
       <c r="AK88">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>