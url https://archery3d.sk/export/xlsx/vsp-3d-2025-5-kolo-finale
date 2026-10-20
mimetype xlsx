--- v1 (2026-09-08)
+++ v2 (2026-10-20)
@@ -3195,51 +3195,51 @@
       <c r="G57" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H57" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I57" t="s">
         <v>196</v>
       </c>
       <c r="J57" t="s">
         <v>175</v>
       </c>
       <c r="AE57">
         <v>1</v>
       </c>
       <c r="AF57">
         <v>15.0</v>
       </c>
       <c r="AI57" t="s">
         <v>209</v>
       </c>
       <c r="AJ57">
         <v>103459</v>
       </c>
       <c r="AK57">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="58" spans="1:37">
       <c r="D58" t="s">
         <v>193</v>
       </c>
       <c r="E58" t="s">
         <v>104</v>
       </c>
       <c r="F58" t="s">
         <v>210</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I58" t="s">
         <v>196</v>
       </c>
       <c r="J58" t="s">
         <v>85</v>
       </c>
       <c r="AE58">