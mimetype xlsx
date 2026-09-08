--- v0 (2026-05-05)
+++ v1 (2026-09-08)
@@ -1451,51 +1451,51 @@
       <c r="H7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I7" t="s">
         <v>27</v>
       </c>
       <c r="J7" t="s">
         <v>28</v>
       </c>
       <c r="AD7" t="s">
         <v>47</v>
       </c>
       <c r="AE7">
         <v>2</v>
       </c>
       <c r="AF7">
         <v>20.0</v>
       </c>
       <c r="AI7" t="s">
         <v>44</v>
       </c>
       <c r="AJ7">
         <v>103839</v>
       </c>
       <c r="AK7">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="D8" t="s">
         <v>48</v>
       </c>
       <c r="E8" t="s">
         <v>49</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I8" t="s">
         <v>27</v>
       </c>
       <c r="J8" t="s">
         <v>28</v>
       </c>
       <c r="AE8">
         <v>1</v>
       </c>
       <c r="AF8">
@@ -2372,50 +2372,53 @@
       </c>
       <c r="G33" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H33" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I33" t="s">
         <v>122</v>
       </c>
       <c r="J33" t="s">
         <v>28</v>
       </c>
       <c r="AE33">
         <v>1</v>
       </c>
       <c r="AF33">
         <v>15.0</v>
       </c>
       <c r="AI33" t="s">
         <v>130</v>
       </c>
       <c r="AJ33">
         <v>103840</v>
       </c>
+      <c r="AK33">
+        <v>5</v>
+      </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
         <v>134</v>
       </c>
       <c r="E34" t="s">
         <v>135</v>
       </c>
       <c r="F34" t="s">
         <v>136</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H34" s="4" t="s">
         <v>50</v>
       </c>
       <c r="I34" t="s">
         <v>122</v>
       </c>
       <c r="J34" t="s">
         <v>28</v>
       </c>
       <c r="AE34">
         <v>1</v>
@@ -2795,51 +2798,51 @@
       <c r="F46" t="s">
         <v>169</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I46" t="s">
         <v>170</v>
       </c>
       <c r="J46" t="s">
         <v>85</v>
       </c>
       <c r="AF46">
         <v>12.0</v>
       </c>
       <c r="AI46" t="s">
         <v>171</v>
       </c>
       <c r="AJ46">
         <v>103438</v>
       </c>
       <c r="AK46">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>172</v>
       </c>
       <c r="E47" t="s">
         <v>173</v>
       </c>
       <c r="F47" t="s">
         <v>174</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>56</v>
       </c>
       <c r="I47" t="s">
         <v>170</v>
       </c>
       <c r="J47" t="s">
         <v>175</v>
       </c>
       <c r="AE47">
@@ -3008,89 +3011,89 @@
       <c r="G52" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H52" s="6" t="s">
         <v>80</v>
       </c>
       <c r="I52" t="s">
         <v>170</v>
       </c>
       <c r="J52" t="s">
         <v>175</v>
       </c>
       <c r="AE52">
         <v>1</v>
       </c>
       <c r="AF52">
         <v>19.0</v>
       </c>
       <c r="AI52" t="s">
         <v>187</v>
       </c>
       <c r="AJ52">
         <v>103534</v>
       </c>
       <c r="AK52">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
         <v>191</v>
       </c>
       <c r="E53" t="s">
         <v>59</v>
       </c>
       <c r="F53" t="s">
         <v>192</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H53" s="6" t="s">
         <v>80</v>
       </c>
       <c r="I53" t="s">
         <v>170</v>
       </c>
       <c r="J53" t="s">
         <v>186</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AF53">
         <v>19.0</v>
       </c>
       <c r="AI53" t="s">
         <v>187</v>
       </c>
       <c r="AJ53">
         <v>103790</v>
       </c>
       <c r="AK53">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
         <v>193</v>
       </c>
       <c r="E54" t="s">
         <v>194</v>
       </c>
       <c r="F54" t="s">
         <v>195</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H54" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I54" t="s">
         <v>196</v>
       </c>
       <c r="J54" t="s">
         <v>85</v>
       </c>
       <c r="AD54" t="s">