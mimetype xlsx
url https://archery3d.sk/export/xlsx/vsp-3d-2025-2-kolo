--- v0 (2026-09-04)
+++ v1 (2026-10-15)
@@ -2275,51 +2275,51 @@
       <c r="D29" t="s">
         <v>119</v>
       </c>
       <c r="E29" t="s">
         <v>120</v>
       </c>
       <c r="F29" t="s">
         <v>121</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I29" t="s">
         <v>113</v>
       </c>
       <c r="AI29" t="s">
         <v>116</v>
       </c>
       <c r="AJ29">
         <v>100242</v>
       </c>
       <c r="AK29">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
         <v>122</v>
       </c>
       <c r="E30" t="s">
         <v>123</v>
       </c>
       <c r="F30" t="s">
         <v>124</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I30" t="s">
         <v>113</v>
       </c>
       <c r="J30" t="s">
         <v>125</v>
       </c>
       <c r="AF30">
@@ -3445,51 +3445,51 @@
       <c r="G65" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H65" s="4" t="s">
         <v>43</v>
       </c>
       <c r="I65" t="s">
         <v>215</v>
       </c>
       <c r="J65" t="s">
         <v>204</v>
       </c>
       <c r="AE65">
         <v>1</v>
       </c>
       <c r="AF65">
         <v>8.0</v>
       </c>
       <c r="AI65" t="s">
         <v>230</v>
       </c>
       <c r="AJ65">
         <v>98227</v>
       </c>
       <c r="AK65">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
         <v>212</v>
       </c>
       <c r="E66" t="s">
         <v>105</v>
       </c>
       <c r="F66" t="s">
         <v>231</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>53</v>
       </c>
       <c r="I66" t="s">
         <v>215</v>
       </c>
       <c r="J66" t="s">
         <v>76</v>
       </c>
       <c r="AE66">