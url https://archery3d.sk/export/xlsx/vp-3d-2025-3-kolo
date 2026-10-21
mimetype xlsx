--- v1 (2026-08-27)
+++ v2 (2026-10-21)
@@ -1820,50 +1820,53 @@
       </c>
       <c r="G18" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H18" s="6" t="s">
         <v>80</v>
       </c>
       <c r="I18" t="s">
         <v>27</v>
       </c>
       <c r="J18" t="s">
         <v>28</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AF18">
         <v>19.0</v>
       </c>
       <c r="AI18" t="s">
         <v>81</v>
       </c>
       <c r="AJ18">
         <v>102661</v>
       </c>
+      <c r="AK18">
+        <v>4</v>
+      </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>82</v>
       </c>
       <c r="E19" t="s">
         <v>83</v>
       </c>
       <c r="F19" t="s">
         <v>84</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="6" t="s">
         <v>80</v>
       </c>
       <c r="I19" t="s">
         <v>27</v>
       </c>
       <c r="J19" t="s">
         <v>85</v>
       </c>
       <c r="AE19">
         <v>1</v>
@@ -2283,50 +2286,53 @@
         <v>125</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I31" t="s">
         <v>119</v>
       </c>
       <c r="J31" t="s">
         <v>96</v>
       </c>
       <c r="AE31">
         <v>1</v>
       </c>
       <c r="AF31">
         <v>19.0</v>
       </c>
       <c r="AI31" t="s">
         <v>120</v>
       </c>
       <c r="AJ31">
         <v>103011</v>
+      </c>
+      <c r="AK31">
+        <v>4</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
         <v>86</v>
       </c>
       <c r="E32" t="s">
         <v>126</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I32" t="s">
         <v>119</v>
       </c>
       <c r="J32" t="s">
         <v>65</v>
       </c>
       <c r="AE32">
         <v>1</v>
       </c>
       <c r="AF32">