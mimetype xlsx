--- v0 (2026-05-05)
+++ v1 (2026-08-27)
@@ -2867,51 +2867,51 @@
       <c r="F49" t="s">
         <v>181</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I49" t="s">
         <v>169</v>
       </c>
       <c r="J49" t="s">
         <v>85</v>
       </c>
       <c r="AF49">
         <v>12.0</v>
       </c>
       <c r="AI49" t="s">
         <v>174</v>
       </c>
       <c r="AJ49">
         <v>102793</v>
       </c>
       <c r="AK49">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
         <v>182</v>
       </c>
       <c r="E50" t="s">
         <v>77</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I50" t="s">
         <v>169</v>
       </c>
       <c r="AE50">
         <v>1</v>
       </c>
       <c r="AF50">
         <v>19.0</v>
       </c>
       <c r="AI50" t="s">
@@ -2934,51 +2934,51 @@
       <c r="G51" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H51" s="6" t="s">
         <v>80</v>
       </c>
       <c r="I51" t="s">
         <v>169</v>
       </c>
       <c r="J51" t="s">
         <v>187</v>
       </c>
       <c r="AE51">
         <v>1</v>
       </c>
       <c r="AF51">
         <v>19.0</v>
       </c>
       <c r="AI51" t="s">
         <v>188</v>
       </c>
       <c r="AJ51">
         <v>102480</v>
       </c>
       <c r="AK51">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="D52" t="s">
         <v>189</v>
       </c>
       <c r="E52" t="s">
         <v>100</v>
       </c>
       <c r="F52" t="s">
         <v>190</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H52" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I52" t="s">
         <v>191</v>
       </c>
       <c r="J52" t="s">
         <v>85</v>
       </c>
       <c r="AD52" t="s">
@@ -3049,53 +3049,50 @@
         <v>200</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H54" s="4" t="s">
         <v>44</v>
       </c>
       <c r="I54" t="s">
         <v>191</v>
       </c>
       <c r="J54" t="s">
         <v>85</v>
       </c>
       <c r="AE54">
         <v>1</v>
       </c>
       <c r="AF54">
         <v>15.0</v>
       </c>
       <c r="AI54" t="s">
         <v>201</v>
       </c>
       <c r="AJ54">
         <v>102792</v>
-      </c>
-[...1 lines deleted...]
-        <v>3</v>
       </c>
     </row>
     <row r="55" spans="1:37">
       <c r="D55" t="s">
         <v>202</v>
       </c>
       <c r="E55" t="s">
         <v>203</v>
       </c>
       <c r="F55" t="s">
         <v>204</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I55" t="s">
         <v>191</v>
       </c>
       <c r="J55" t="s">
         <v>187</v>
       </c>
       <c r="AE55">